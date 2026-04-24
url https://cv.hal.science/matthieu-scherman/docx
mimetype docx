--- v0 (2026-03-09)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Scherman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les techniques fabriquent la ville (XIVe-XXIe siècle)&amp;quot; : Table ronde des Rendez-vous de l’histoire à Blois, le 11 octobre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.287-311. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bhi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quertier, Guerres et richesses d’une nation. Les Florentins à Pise au xive siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XL (1), pp.192-195. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feller , Richesse, terre et valeur dans l’Occident médiéval. Économie politique et économie chrétienne , Turnhout, Brepols, 2021 ; 1 vol., 347 p. ( Collection d’Études médiévales de Nice , 19). ISBN : 978-2-50359-812-3. Prix : € 60,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome CXXXI (1), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.311.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des aluns dans la documentation comptable : l’exemple du fonds Salviati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-2, pp.505-512. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04552229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati à l’étranger : comment les marchands-banquiers italiens renforçaient leur pouvoir et leur richesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (83), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourgeois, Danièle Alexandre-Bidon, Laurent Feller, Perrine Mane, Catherine Verna et Mickaël Wilmart (dir.), La Culture matérielle : un objet en question. Anthropologie, archéologie et histoire , Caen, Presses universitaires de Caen, coll. « Publications du Craham/Série antique et médiévale », 2018, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 705 (1), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursone Da Sestri, Historia de victoria quam Ianuenses habuerunt contra gentes ab Imperatore missas , éd. et trad. Clara Fossati , Florence, SISMEL–Edizioni del Galluzzo, 2021 ; 1 vol., VI–164 p. ( Edizione Nazionale dei Testi Mediolatini d’Italia , 57, 2 e sér., 29). ISBN : 978-88-8450-963-5. Prix : € 44,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome CXXIX (1), pp.292-293. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.291.0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailey, After the Black Death. Economy, Society and the Law in Fourteenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre, Faire ses comptes au Moyen Âge. Les mémoires de besogne de Colin de Lormoye, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXVII (1), pp.203-205. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.15833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte & Didier Terrier, Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVI (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.14314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille et le travail, le travail de la famille : la variété des configurations organisationnelles du travail et des entreprises en Italie centro-septentrionale au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.211.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et gérer une pièce maîtresse : le contatoio des Salviati de Londres, marchands-banquiers, vu à travers sa comptabilité (1445-1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise BEZZINA, Artigiani a Genova nei secoli XII-XIII , Florence, Firenze University Press, 2015, vi -264 p. (Reti Medievali E-Book, 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 136 (2), pp.263-263. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.136.0249e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit : une obligation de tous les jours (ou presque). Aperçus depuis une économie urbaine de la fin du Moyen Âge (Trévise au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.051.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Sorelli (dir.), « Ego Quirina ». Testamenti di veneziane e forestiere (1200-1261) , Venise, Viella, coll. « Deputazione di storia patria per le Venezie. Testi », 2015, xciv-242 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 688 (4), pp.927l-1011l. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.184.0927l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripcion ou traicté du gouvernement et regime de la cité et Seigneurie de Venise. Venezia vista della Francia ai primi del Cinquecento , éd. Philippe Braunstein et Reinhold C. Mueller, Venise / Paris, Istituto Veneto di Scienze, Lettere ed Arti / Publications de la Sorbonne, 2015, xiv + 467 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 681 (1), pp.141m-237m. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0141m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis. Medieval Market Morality: Life, Law and Ethics in the English Marketplace, 1200–1500. Cambridge: Cambridge University Press, 2012. xvii + 514 pp. ISBN 978-1-107-00343-9, $59.99 (cloth).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.936-937. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2016.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fiscalità nell’economia europea secc. xiii – xviii . Fiscal Systems in the European Economy From the 13 th to the 18 th centuries , éd. Simonetta Cavaciocchi , Florence, Firenze U.P., 2008 ; 2 vol., 1 184 p. (ser. 2, Atti delle « Settimane di Studi » e altri Convegni , 39). ISBN : 978-88-8453-702-7. Prix : € 80,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tome CXXI (2), pp.LXXII-LXXII. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.212.0445zzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de comptes pour les petits marchands : Per tenir conto de Graziol della Corona, (marchand) vénitien du début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (127-2), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; pauvres de Dieu &amp;quot; et les marchands-banquiers, la redistribution chez les Salviati de Londres (vers 1445-vers 1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-650773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couderc-Barraud, La Violence, l’ordre et la paix. Résoudre les conflits en Gascogne du xie au début du xii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (62), pp.187-188. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attività produttive e commerciali : insediamento di lunga durata e cambiamenti. L'esempio di Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheiron. Materiali e strumenti di aggiornamento storiografico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52. Città in movimento (xv-xxi secolo), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela MÖSCHTER, Juden im venezianischen Treviso (1389-1509) , Hanovre, Hahnsche Buchhandlung, 2008 ; 1 vol. in-8°, IX-476 p. ( Forschungen zur Geschichte der Juden , Abt. A : Abhandlungen , 19). ISBN : 978-3-7752-5628-5. Prix : € 48,00.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome CXVI (2), pp.XXVIII-XXVIII. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.162.0425zb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I lavori delle donne nella Treviso del Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VII-1-2. Lavoro precario / lavoro flessibile ?, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/129018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et conscience. La présentation de soi dans les estimi de Trévise du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.127-148. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.2006.9408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux documents inédits sur les rapports de Commynes avec l’Italie : Commynes dans les archives Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renate BLUMENFELD-KOSINSKI, Patricia EICHEL-LOJKINE, Laëtitia TABARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Moyen Âge tardif : Mélanges offerts à Joël Blanchard par ses collègues et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Cahiers d'humanisme et Renaissance, 213), Droz, p. 357-368, 2025, 978-2-600-06651-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des productions rurales pour la ville : les dinanderies du Trévisan et les investissements urbains au XVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Verna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises rurales en Méditerranée occidentale (XIIIe-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez; Casa de Velásquez, pp.81-94, 2025, 9788490964743. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15r1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati et le troc monétarisé: des pratiques courantes au XVe siècle entre la Méditerranée et le Nord-Ouest de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mezzi di scambio non monetari. Merci e servizi come monete alternative nelle economie dei secoli XIII-XVIII / Alternative currencies. Commodities and services as exchange currencies in the monetarized economies of the 13th to 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), Firenze University Press, pp.291-302, 2024, Datini Studies in Economic History, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0347-0.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrati, aree suburbane, identità di quartiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni, forme di inte(g)razione, cittadinanze nell’Italia del tardo medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), Firenze University Press, pp.195-208, 2024, Centro di Studi sulla Civiltà del Tardo Medioevo San Miniato, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0426-2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville en étant pauvre. L'exemple de la ville de Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pere Benito, Sandro Carocci, Laurent Feller (dir.), Économies de la pauvreté, Madrid, Casa de Velásquez, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9788490963807. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.42000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diamant au sacre de Louis XI. La matérialité de l’immatériel, les objets précieux comme garants des mouvements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dejoux, Harmony Dewez, Emmanuel Huertas, Cédric Quertier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fruits de la terre. Études d’histoire médiévale offertes à Laurent Feller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne; Publications de la Sorbonne, pp.305-313, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1466z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04274441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction première partie : Variété des objectifs des réglementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime L'Héritier; Corine Maitte; Judicaël Pétrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-32, 2023, 9791281349124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir la draperie italienne : les Salviati et les laines d’Angleterre au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché des matières premières dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 563, 2021, Collection de l'École française de Rome, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes pauvres dans les villes : l'exemple des femmes trévisanes au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e povertà nell'Europa mediterranea medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 401, Viella, pp.205-217, 2021, 978-88-3313-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion d'une banque à l'étranger : le cas des Salviati à Londres à la mi-xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercados y espacios económicos en el siglo XV. El mundo del mercader Torralba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Abulafia; Dolores López Pérez; Edicions de la Universitat de Barcelona, pp.383-411, 2020, 978-84-9168-829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers: univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Rue d'Ulm, pp.11-21, 2018, Sciences sociales, 978-2-7288-0588-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1456. Jacques Cœur meurt à Chios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-320, 2018, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transactions au fort accent. La position des courtiers italiens sur la place de Londres au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Wegener Sleeswijk; Vincent Demont; Matthieu Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers. Intermédiation marchande et évolution des pratiques commerciales européennes (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions rue d'Ulm/Presses de l'école normale supérieure, pp.113-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les estimations par les moduli : quels critères ? Le calcul de l'imposition à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres de l'Europe médiévale et moderne. Histoire d'un patrimoine commun de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d'oiseau, pp.232-239, 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les conséquences financières d'une crise politique : l'expulsion des Florentins de Venise vue de la comptabilité Salviati (1451-1454)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Istituto Internazionale di Storia Economica «F. Datini». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Settimana di Studi. Le Crisi finanziarie. Gestione, implicazioni sociali e conseguenze nell'età preindustriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Firenze University Press, pp.395-409, 2016, Atti delle Settimane di Studi e altri Convegni, 978-88-6655-948-1. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/978-88-6655-949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété des rémunérations : à partir d'une documentation fiscale du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer le travail. Une histoire sociale du salaire au Moyen âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.282-291, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistenza e solidarietà in Europa (secc. XIII-XVIII). Atti della XLIV Settimana di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.509-519, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trévise et ses migrants au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Arriver " en ville : les migrants en milieu urbain au Moyen âge. Installation, intégration, mise à l'écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-76, 2013, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Toscani a Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Toscani nel Patriarcato di Aquileia in Età Medioevale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selekta, pp.91-95, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du travail et les mobilités des travailleurs : le cas de la ville de Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen âge. XLe Congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2010, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.10392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la dépendance au travail d'après les estimi de Trévise du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noms de métiers et catégories professionnelles. Acteurs, pratiques, discours (xve siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méridiennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2010, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.33026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et protections sociales dans une &amp;quot; cité-sujette &amp;quot; : Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed Età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-327, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribuzione della ricchezza in una città : Treviso e i suoi estimi del Quattrocento (1434-1499)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricchezza, valore, proprietà in età preindustriale (1450-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, pp.169-184, 2009, 978-8831798068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scorzaria de Trévise (1434-1504) : territoire et stratégies entrepreunariales des tanneurs de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voisinages, coexistences, appropriations. Groupes sociaux et territoires urbains (Moyen âge-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-76, 2007, 978-2-503-52024-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acteur de la transhumance : le cas d'un drapier trévisan à la fin du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumance et estivage en Occident: des origines aux enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-230, 2006, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques bancaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship of Florentine merchants-bankers : the example of the 15th century London Salviati bank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre Stella de la firme Salviati (Matthieu Scherman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvcx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorita politiche (Secc; XV-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.3-145, 2023, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Building a Network in Western Europe: The Salviati / Neroni Partnership »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress (University of Leeds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Girolamo Zorzi. Ambassadeur vénitien en France (1485-1488)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciappelli Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Scherman; Joël Blanchard; Giovanni Ciappelli. Droz, 604, 2019, Travaux d’Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers : univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. Éditions Rue d'Ulm; Éditions Rue d'Ulm, 2018, Sciences sociales, 978-2-7288-0588-4. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ulm.demon.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et travail à Trévise à la fin du Moyen âge (vers 1434- vers 1509)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">école française de Rome, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId128"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Scherman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattacher le fil de l’affaire familiale : le bon âge pour succéder au père à Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Nicoletta Rolla, Matthieu Scherman, Didier Terrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, pp.37-54, 2026, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux documents inédits sur les rapports de Commynes avec l’Italie : Commynes dans les archives Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renate BLUMENFELD-KOSINSKI, Patricia EICHEL-LOJKINE, Laëtitia TABARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Moyen Âge tardif : Mélanges offerts à Joël Blanchard par ses collègues et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Cahiers d'humanisme et Renaissance, 213), Droz, p. 357-368, 2025, 978-2-600-06651-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des productions rurales pour la ville : les dinanderies du Trévisan et les investissements urbains au XVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Verna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises rurales en Méditerranée occidentale (XIIIe-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez; Casa de Velásquez, pp.81-94, 2025, 9788490964743. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15r1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati et le troc monétarisé: des pratiques courantes au XVe siècle entre la Méditerranée et le Nord-Ouest de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mezzi di scambio non monetari. Merci e servizi come monete alternative nelle economie dei secoli XIII-XVIII / Alternative currencies. Commodities and services as exchange currencies in the monetarized economies of the 13th to 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), Firenze University Press, pp.291-302, 2024, Datini Studies in Economic History, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0347-0.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrati, aree suburbane, identità di quartiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni, forme di inte(g)razione, cittadinanze nell’Italia del tardo medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), Firenze University Press, pp.195-208, 2024, Centro di Studi sulla Civiltà del Tardo Medioevo San Miniato, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0426-2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville en étant pauvre. L'exemple de la ville de Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pere Benito, Sandro Carocci, Laurent Feller (dir.), Économies de la pauvreté, Madrid, Casa de Velásquez, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9788490963807. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.42000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diamant au sacre de Louis XI. La matérialité de l’immatériel, les objets précieux comme garants des mouvements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dejoux, Harmony Dewez, Emmanuel Huertas, Cédric Quertier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fruits de la terre. Études d’histoire médiévale offertes à Laurent Feller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne; Publications de la Sorbonne, pp.305-313, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1466z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04274441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction première partie : Variété des objectifs des réglementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime L'Héritier; Corine Maitte; Judicaël Pétrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-32, 2023, 9791281349124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir la draperie italienne : les Salviati et les laines d’Angleterre au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché des matières premières dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 563, 2021, Collection de l'École française de Rome, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes pauvres dans les villes : l'exemple des femmes trévisanes au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e povertà nell'Europa mediterranea medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 401, Viella, pp.205-217, 2021, 978-88-3313-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion d'une banque à l'étranger : le cas des Salviati à Londres à la mi-xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercados y espacios económicos en el siglo XV. El mundo del mercader Torralba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Abulafia; Dolores López Pérez; Edicions de la Universitat de Barcelona, pp.383-411, 2020, 978-84-9168-829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers: univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Rue d'Ulm, pp.11-21, 2018, Sciences sociales, 978-2-7288-0588-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1456. Jacques Cœur meurt à Chios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-320, 2018, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transactions au fort accent. La position des courtiers italiens sur la place de Londres au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Wegener Sleeswijk; Vincent Demont; Matthieu Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers. Intermédiation marchande et évolution des pratiques commerciales européennes (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions rue d'Ulm/Presses de l'école normale supérieure, pp.113-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les estimations par les moduli : quels critères ? Le calcul de l'imposition à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres de l'Europe médiévale et moderne. Histoire d'un patrimoine commun de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d'oiseau, pp.232-239, 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les conséquences financières d'une crise politique : l'expulsion des Florentins de Venise vue de la comptabilité Salviati (1451-1454)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Istituto Internazionale di Storia Economica «F. Datini». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Settimana di Studi. Le Crisi finanziarie. Gestione, implicazioni sociali e conseguenze nell'età preindustriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Firenze University Press, pp.395-409, 2016, Atti delle Settimane di Studi e altri Convegni, 978-88-6655-948-1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/978-88-6655-949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété des rémunérations : à partir d'une documentation fiscale du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer le travail. Une histoire sociale du salaire au Moyen âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.282-291, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistenza e solidarietà in Europa (secc. XIII-XVIII). Atti della XLIV Settimana di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.509-519, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trévise et ses migrants au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Arriver " en ville : les migrants en milieu urbain au Moyen âge. Installation, intégration, mise à l'écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-76, 2013, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du travail et les mobilités des travailleurs : le cas de la ville de Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen âge. XLe Congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2010, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.10392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Toscani a Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Toscani nel Patriarcato di Aquileia in Età Medioevale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selekta, pp.91-95, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la dépendance au travail d'après les estimi de Trévise du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noms de métiers et catégories professionnelles. Acteurs, pratiques, discours (xve siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méridiennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2010, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.33026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et protections sociales dans une &amp;quot; cité-sujette &amp;quot; : Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed Età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-327, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribuzione della ricchezza in una città : Treviso e i suoi estimi del Quattrocento (1434-1499)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricchezza, valore, proprietà in età preindustriale (1450-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, pp.169-184, 2009, 978-8831798068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scorzaria de Trévise (1434-1504) : territoire et stratégies entrepreunariales des tanneurs de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voisinages, coexistences, appropriations. Groupes sociaux et territoires urbains (Moyen âge-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-76, 2007, 978-2-503-52024-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acteur de la transhumance : le cas d'un drapier trévisan à la fin du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumance et estivage en Occident: des origines aux enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-230, 2006, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161cp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Girolamo Zorzi. Ambassadeur vénitien en France (1485-1488)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciappelli Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Scherman; Joël Blanchard; Giovanni Ciappelli. Droz, 604, 2019, Travaux d’Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers : univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. Éditions Rue d'Ulm; Éditions Rue d'Ulm, 2018, Sciences sociales, 978-2-7288-0588-4. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ulm.demon.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et travail à Trévise à la fin du Moyen âge (vers 1434- vers 1509)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">école française de Rome, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les techniques fabriquent la ville (XIVe-XXIe siècle)&amp;quot; : Table ronde des Rendez-vous de l’histoire à Blois, le 11 octobre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.287-311. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bhi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quertier, Guerres et richesses d’une nation. Les Florentins à Pise au xive siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XL (1), pp.192-195. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feller , Richesse, terre et valeur dans l’Occident médiéval. Économie politique et économie chrétienne , Turnhout, Brepols, 2021 ; 1 vol., 347 p. ( Collection d’Études médiévales de Nice , 19). ISBN : 978-2-50359-812-3. Prix : € 60,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome CXXXI (1), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.311.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des aluns dans la documentation comptable : l’exemple du fonds Salviati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-2, pp.505-512. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04552229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourgeois, Danièle Alexandre-Bidon, Laurent Feller, Perrine Mane, Catherine Verna et Mickaël Wilmart (dir.), La Culture matérielle : un objet en question. Anthropologie, archéologie et histoire , Caen, Presses universitaires de Caen, coll. « Publications du Craham/Série antique et médiévale », 2018, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 705 (1), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati à l’étranger : comment les marchands-banquiers italiens renforçaient leur pouvoir et leur richesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (83), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursone Da Sestri, Historia de victoria quam Ianuenses habuerunt contra gentes ab Imperatore missas , éd. et trad. Clara Fossati , Florence, SISMEL–Edizioni del Galluzzo, 2021 ; 1 vol., VI–164 p. ( Edizione Nazionale dei Testi Mediolatini d’Italia , 57, 2 e sér., 29). ISBN : 978-88-8450-963-5. Prix : € 44,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome CXXIX (1), pp.292-293. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.291.0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailey, After the Black Death. Economy, Society and the Law in Fourteenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre, Faire ses comptes au Moyen Âge. Les mémoires de besogne de Colin de Lormoye, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXVII (1), pp.203-205. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.15833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte & Didier Terrier, Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVI (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.14314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille et le travail, le travail de la famille : la variété des configurations organisationnelles du travail et des entreprises en Italie centro-septentrionale au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.211.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et gérer une pièce maîtresse : le contatoio des Salviati de Londres, marchands-banquiers, vu à travers sa comptabilité (1445-1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise BEZZINA, Artigiani a Genova nei secoli XII-XIII , Florence, Firenze University Press, 2015, vi -264 p. (Reti Medievali E-Book, 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 136 (2), pp.263-263. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.136.0249e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit : une obligation de tous les jours (ou presque). Aperçus depuis une économie urbaine de la fin du Moyen Âge (Trévise au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.051.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Sorelli (dir.), « Ego Quirina ». Testamenti di veneziane e forestiere (1200-1261) , Venise, Viella, coll. « Deputazione di storia patria per le Venezie. Testi », 2015, xciv-242 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 688 (4), pp.927-1011. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.184.0927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripcion ou traicté du gouvernement et regime de la cité et Seigneurie de Venise. Venezia vista della Francia ai primi del Cinquecento , éd. Philippe Braunstein et Reinhold C. Mueller, Venise / Paris, Istituto Veneto di Scienze, Lettere ed Arti / Publications de la Sorbonne, 2015, xiv + 467 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 681 (1), pp.141m-237m. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0141m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis. Medieval Market Morality: Life, Law and Ethics in the English Marketplace, 1200–1500. Cambridge: Cambridge University Press, 2012. xvii + 514 pp. ISBN 978-1-107-00343-9, $59.99 (cloth).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.936-937. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2016.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fiscalità nell’economia europea secc. xiii – xviii . Fiscal Systems in the European Economy From the 13 th to the 18 th centuries , éd. Simonetta Cavaciocchi , Florence, Firenze U.P., 2008 ; 2 vol., 1 184 p. (ser. 2, Atti delle « Settimane di Studi » e altri Convegni , 39). ISBN : 978-88-8453-702-7. Prix : € 80,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tome CXXI (2), pp.LXXII-LXXII. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.212.0445zzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de comptes pour les petits marchands : Per tenir conto de Graziol della Corona, (marchand) vénitien du début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (127-2), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; pauvres de Dieu &amp;quot; et les marchands-banquiers, la redistribution chez les Salviati de Londres (vers 1445-vers 1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-650773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couderc-Barraud, La Violence, l’ordre et la paix. Résoudre les conflits en Gascogne du xie au début du xii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (62), pp.187-188. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attività produttive e commerciali : insediamento di lunga durata e cambiamenti. L'esempio di Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheiron. Materiali e strumenti di aggiornamento storiografico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52. Città in movimento (xv-xxi secolo), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela MÖSCHTER, Juden im venezianischen Treviso (1389-1509) , Hanovre, Hahnsche Buchhandlung, 2008 ; 1 vol. in-8°, IX-476 p. ( Forschungen zur Geschichte der Juden , Abt. A : Abhandlungen , 19). ISBN : 978-3-7752-5628-5. Prix : € 48,00.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome CXVI (2), pp.XXVIII-XXVIII. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.162.0425zb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I lavori delle donne nella Treviso del Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VII-1-2. Lavoro precario / lavoro flessibile ?, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/129018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Russo , et Biagio Salvemini , Ragion pastorale ragion di Stato. Spazi dell’allevamento e spazi dei poteri nell’Italia di età moderna , Rome, Viella, 2007, (« I libri di Viella, 64), 222 p., 20 euros, Viella : Libreria editrice, 00198 Roma, via delle Alpi, 32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 29 (1), pp.189v-273v. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.029.0189v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et conscience. La présentation de soi dans les estimi de Trévise du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.127-148. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.2006.9408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques bancaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship of Florentine merchants-bankers : the example of the 15th century London Salviati bank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre Stella de la firme Salviati (Matthieu Scherman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvcx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorita politiche (Secc; XV-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.3-145, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Building a Network in Western Europe: The Salviati / Neroni Partnership »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress (University of Leeds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e56" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265803v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0217" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552229v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12638" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0133" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265804v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.291.0292" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300866v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13915" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265810v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15833" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.14314" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262912v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300529v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265805v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.136.0249e" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.051.0111" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526638v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927l" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0141m" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300878v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2016.28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KFD86SG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.212.0445zzt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316587v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2783" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q615N420-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650773" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6691" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316589v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.162.0425zb" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316590v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/129018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316593v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2006.9408" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r1l" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571884v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0347-0.17" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707342v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0426-2.15" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029224v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/42000" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.42000" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1466z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441638v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8168" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463532v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596255v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wegener Sleeswijk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935776v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316577v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316575v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-949-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316579v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316574v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/26675" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26675" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316582v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316576v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/10392" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10392" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/33026?lang=fr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.33026" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2009_act_422_1_9889" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316583v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/8688?lang=fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8688" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289885v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvd8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvcx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352395v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C00" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390972v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262910v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciappelli Giovanni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181492v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bottin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ulm.demon.2018.01" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316591v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161c0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r1l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0347-0.17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0426-2.15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/42000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.42000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1466z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wegener Sleeswijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-949-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/26675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26675" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/10392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/33026?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.33026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2009_act_422_1_9889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/8688?lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/11473/les-ages-au-travail-dans-les-societes-d-europe-occidentale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161cp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciappelli Giovanni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bottin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ulm.demon.2018.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e56" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0217" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12638" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.291.0292" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13915" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.14314" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.136.0249e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.051.0111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0141m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2016.28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KFD86SG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.212.0445zzt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q615N420-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650773" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6691" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.162.0425zb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/129018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.029.0189v" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2006.9408" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvd8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvcx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C00" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>