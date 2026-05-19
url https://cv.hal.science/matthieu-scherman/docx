--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Scherman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattacher le fil de l’affaire familiale : le bon âge pour succéder au père à Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Nicoletta Rolla, Matthieu Scherman, Didier Terrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, pp.37-54, 2026, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux documents inédits sur les rapports de Commynes avec l’Italie : Commynes dans les archives Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renate BLUMENFELD-KOSINSKI, Patricia EICHEL-LOJKINE, Laëtitia TABARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Moyen Âge tardif : Mélanges offerts à Joël Blanchard par ses collègues et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Cahiers d'humanisme et Renaissance, 213), Droz, p. 357-368, 2025, 978-2-600-06651-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des productions rurales pour la ville : les dinanderies du Trévisan et les investissements urbains au XVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Verna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises rurales en Méditerranée occidentale (XIIIe-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez; Casa de Velásquez, pp.81-94, 2025, 9788490964743. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15r1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati et le troc monétarisé: des pratiques courantes au XVe siècle entre la Méditerranée et le Nord-Ouest de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mezzi di scambio non monetari. Merci e servizi come monete alternative nelle economie dei secoli XIII-XVIII / Alternative currencies. Commodities and services as exchange currencies in the monetarized economies of the 13th to 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), Firenze University Press, pp.291-302, 2024, Datini Studies in Economic History, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0347-0.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrati, aree suburbane, identità di quartiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni, forme di inte(g)razione, cittadinanze nell’Italia del tardo medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), Firenze University Press, pp.195-208, 2024, Centro di Studi sulla Civiltà del Tardo Medioevo San Miniato, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0426-2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville en étant pauvre. L'exemple de la ville de Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pere Benito, Sandro Carocci, Laurent Feller (dir.), Économies de la pauvreté, Madrid, Casa de Velásquez, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9788490963807. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.42000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diamant au sacre de Louis XI. La matérialité de l’immatériel, les objets précieux comme garants des mouvements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dejoux, Harmony Dewez, Emmanuel Huertas, Cédric Quertier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fruits de la terre. Études d’histoire médiévale offertes à Laurent Feller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne; Publications de la Sorbonne, pp.305-313, 2023, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1466z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04274441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction première partie : Variété des objectifs des réglementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime L'Héritier; Corine Maitte; Judicaël Pétrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-32, 2023, 9791281349124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir la draperie italienne : les Salviati et les laines d’Angleterre au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché des matières premières dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 563, 2021, Collection de l'École française de Rome, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes pauvres dans les villes : l'exemple des femmes trévisanes au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e povertà nell'Europa mediterranea medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 401, Viella, pp.205-217, 2021, 978-88-3313-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion d'une banque à l'étranger : le cas des Salviati à Londres à la mi-xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercados y espacios económicos en el siglo XV. El mundo del mercader Torralba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Abulafia; Dolores López Pérez; Edicions de la Universitat de Barcelona, pp.383-411, 2020, 978-84-9168-829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers: univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Rue d'Ulm, pp.11-21, 2018, Sciences sociales, 978-2-7288-0588-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1456. Jacques Cœur meurt à Chios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-320, 2018, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transactions au fort accent. La position des courtiers italiens sur la place de Londres au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Wegener Sleeswijk; Vincent Demont; Matthieu Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers. Intermédiation marchande et évolution des pratiques commerciales européennes (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions rue d'Ulm/Presses de l'école normale supérieure, pp.113-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les estimations par les moduli : quels critères ? Le calcul de l'imposition à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres de l'Europe médiévale et moderne. Histoire d'un patrimoine commun de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d'oiseau, pp.232-239, 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les conséquences financières d'une crise politique : l'expulsion des Florentins de Venise vue de la comptabilité Salviati (1451-1454)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Istituto Internazionale di Storia Economica «F. Datini». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Settimana di Studi. Le Crisi finanziarie. Gestione, implicazioni sociali e conseguenze nell'età preindustriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Firenze University Press, pp.395-409, 2016, Atti delle Settimane di Studi e altri Convegni, 978-88-6655-948-1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/978-88-6655-949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété des rémunérations : à partir d'une documentation fiscale du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer le travail. Une histoire sociale du salaire au Moyen âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.282-291, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistenza e solidarietà in Europa (secc. XIII-XVIII). Atti della XLIV Settimana di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.509-519, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trévise et ses migrants au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Arriver " en ville : les migrants en milieu urbain au Moyen âge. Installation, intégration, mise à l'écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-76, 2013, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du travail et les mobilités des travailleurs : le cas de la ville de Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen âge. XLe Congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2010, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.10392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Toscani a Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Toscani nel Patriarcato di Aquileia in Età Medioevale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selekta, pp.91-95, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la dépendance au travail d'après les estimi de Trévise du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noms de métiers et catégories professionnelles. Acteurs, pratiques, discours (xve siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méridiennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2010, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.33026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et protections sociales dans une &amp;quot; cité-sujette &amp;quot; : Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed Età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-327, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribuzione della ricchezza in una città : Treviso e i suoi estimi del Quattrocento (1434-1499)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricchezza, valore, proprietà in età preindustriale (1450-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, pp.169-184, 2009, 978-8831798068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scorzaria de Trévise (1434-1504) : territoire et stratégies entrepreunariales des tanneurs de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voisinages, coexistences, appropriations. Groupes sociaux et territoires urbains (Moyen âge-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-76, 2007, 978-2-503-52024-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acteur de la transhumance : le cas d'un drapier trévisan à la fin du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumance et estivage en Occident: des origines aux enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-230, 2006, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161cp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Girolamo Zorzi. Ambassadeur vénitien en France (1485-1488)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciappelli Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Scherman; Joël Blanchard; Giovanni Ciappelli. Droz, 604, 2019, Travaux d’Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers : univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. Éditions Rue d'Ulm; Éditions Rue d'Ulm, 2018, Sciences sociales, 978-2-7288-0588-4. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ulm.demon.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et travail à Trévise à la fin du Moyen âge (vers 1434- vers 1509)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">école française de Rome, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les techniques fabriquent la ville (XIVe-XXIe siècle)&amp;quot; : Table ronde des Rendez-vous de l’histoire à Blois, le 11 octobre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.287-311. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bhi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quertier, Guerres et richesses d’une nation. Les Florentins à Pise au xive siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XL (1), pp.192-195. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feller , Richesse, terre et valeur dans l’Occident médiéval. Économie politique et économie chrétienne , Turnhout, Brepols, 2021 ; 1 vol., 347 p. ( Collection d’Études médiévales de Nice , 19). ISBN : 978-2-50359-812-3. Prix : € 60,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome CXXXI (1), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.311.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des aluns dans la documentation comptable : l’exemple du fonds Salviati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-2, pp.505-512. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04552229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourgeois, Danièle Alexandre-Bidon, Laurent Feller, Perrine Mane, Catherine Verna et Mickaël Wilmart (dir.), La Culture matérielle : un objet en question. Anthropologie, archéologie et histoire , Caen, Presses universitaires de Caen, coll. « Publications du Craham/Série antique et médiévale », 2018, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 705 (1), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati à l’étranger : comment les marchands-banquiers italiens renforçaient leur pouvoir et leur richesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (83), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursone Da Sestri, Historia de victoria quam Ianuenses habuerunt contra gentes ab Imperatore missas , éd. et trad. Clara Fossati , Florence, SISMEL–Edizioni del Galluzzo, 2021 ; 1 vol., VI–164 p. ( Edizione Nazionale dei Testi Mediolatini d’Italia , 57, 2 e sér., 29). ISBN : 978-88-8450-963-5. Prix : € 44,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome CXXIX (1), pp.292-293. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.291.0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailey, After the Black Death. Economy, Society and the Law in Fourteenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre, Faire ses comptes au Moyen Âge. Les mémoires de besogne de Colin de Lormoye, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXVII (1), pp.203-205. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.15833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte & Didier Terrier, Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVI (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.14314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille et le travail, le travail de la famille : la variété des configurations organisationnelles du travail et des entreprises en Italie centro-septentrionale au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.211.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et gérer une pièce maîtresse : le contatoio des Salviati de Londres, marchands-banquiers, vu à travers sa comptabilité (1445-1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise BEZZINA, Artigiani a Genova nei secoli XII-XIII , Florence, Firenze University Press, 2015, vi -264 p. (Reti Medievali E-Book, 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 136 (2), pp.263-263. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.136.0249e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit : une obligation de tous les jours (ou presque). Aperçus depuis une économie urbaine de la fin du Moyen Âge (Trévise au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.051.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Sorelli (dir.), « Ego Quirina ». Testamenti di veneziane e forestiere (1200-1261) , Venise, Viella, coll. « Deputazione di storia patria per le Venezie. Testi », 2015, xciv-242 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 688 (4), pp.927-1011. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.184.0927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripcion ou traicté du gouvernement et regime de la cité et Seigneurie de Venise. Venezia vista della Francia ai primi del Cinquecento , éd. Philippe Braunstein et Reinhold C. Mueller, Venise / Paris, Istituto Veneto di Scienze, Lettere ed Arti / Publications de la Sorbonne, 2015, xiv + 467 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 681 (1), pp.141m-237m. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0141m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis. Medieval Market Morality: Life, Law and Ethics in the English Marketplace, 1200–1500. Cambridge: Cambridge University Press, 2012. xvii + 514 pp. ISBN 978-1-107-00343-9, $59.99 (cloth).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.936-937. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2016.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fiscalità nell’economia europea secc. xiii – xviii . Fiscal Systems in the European Economy From the 13 th to the 18 th centuries , éd. Simonetta Cavaciocchi , Florence, Firenze U.P., 2008 ; 2 vol., 1 184 p. (ser. 2, Atti delle « Settimane di Studi » e altri Convegni , 39). ISBN : 978-88-8453-702-7. Prix : € 80,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tome CXXI (2), pp.LXXII-LXXII. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.212.0445zzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de comptes pour les petits marchands : Per tenir conto de Graziol della Corona, (marchand) vénitien du début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (127-2), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; pauvres de Dieu &amp;quot; et les marchands-banquiers, la redistribution chez les Salviati de Londres (vers 1445-vers 1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-650773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couderc-Barraud, La Violence, l’ordre et la paix. Résoudre les conflits en Gascogne du xie au début du xii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (62), pp.187-188. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attività produttive e commerciali : insediamento di lunga durata e cambiamenti. L'esempio di Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheiron. Materiali e strumenti di aggiornamento storiografico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52. Città in movimento (xv-xxi secolo), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela MÖSCHTER, Juden im venezianischen Treviso (1389-1509) , Hanovre, Hahnsche Buchhandlung, 2008 ; 1 vol. in-8°, IX-476 p. ( Forschungen zur Geschichte der Juden , Abt. A : Abhandlungen , 19). ISBN : 978-3-7752-5628-5. Prix : € 48,00.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome CXVI (2), pp.XXVIII-XXVIII. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.162.0425zb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I lavori delle donne nella Treviso del Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VII-1-2. Lavoro precario / lavoro flessibile ?, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/129018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Russo , et Biagio Salvemini , Ragion pastorale ragion di Stato. Spazi dell’allevamento e spazi dei poteri nell’Italia di età moderna , Rome, Viella, 2007, (« I libri di Viella, 64), 222 p., 20 euros, Viella : Libreria editrice, 00198 Roma, via delle Alpi, 32.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 29 (1), pp.189v-273v. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.029.0189v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et conscience. La présentation de soi dans les estimi de Trévise du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.127-148. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.2006.9408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques bancaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship of Florentine merchants-bankers : the example of the 15th century London Salviati bank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre Stella de la firme Salviati (Matthieu Scherman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvcx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorita politiche (Secc; XV-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.3-145, 2023, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Building a Network in Western Europe: The Salviati / Neroni Partnership »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress (University of Leeds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Scherman </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rattacher le fil de l’affaire familiale : le bon âge pour succéder au père à Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Corine Maitte, Nicoletta Rolla, Matthieu Scherman, Didier Terrier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes; Presses universitaires de Rennes, pp.37-54, 2026, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161c0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux documents inédits sur les rapports de Commynes avec l’Italie : Commynes dans les archives Spinelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renate BLUMENFELD-KOSINSKI, Patricia EICHEL-LOJKINE, Laëtitia TABARD. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le Moyen Âge tardif : Mélanges offerts à Joël Blanchard par ses collègues et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Cahiers d'humanisme et Renaissance, 213), Droz, p. 357-368, 2025, 978-2-600-06651-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des productions rurales pour la ville : les dinanderies du Trévisan et les investissements urbains au XVe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Verna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises rurales en Méditerranée occidentale (XIIIe-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Casa de Velázquez; Casa de Velásquez, pp.81-94, 2025, 9788490964743. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15r1l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati et le troc monétarisé: des pratiques courantes au XVe siècle entre la Méditerranée et le Nord-Ouest de l’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mezzi di scambio non monetari. Merci e servizi come monete alternative nelle economie dei secoli XIII-XVIII / Alternative currencies. Commodities and services as exchange currencies in the monetarized economies of the 13th to 18th centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4 (1), Firenze University Press, pp.291-302, 2024, Datini Studies in Economic History, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0347-0.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigrati, aree suburbane, identità di quartiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrazioni, forme di inte(g)razione, cittadinanze nell’Italia del tardo medioevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17 (1), Firenze University Press, pp.195-208, 2024, Centro di Studi sulla Civiltà del Tardo Medioevo San Miniato, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/979-12-215-0426-2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04707342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diamant au sacre de Louis XI. La matérialité de l’immatériel, les objets précieux comme garants des mouvements financiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Dejoux, Harmony Dewez, Emmanuel Huertas, Cédric Quertier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les fruits de la terre. Études d’histoire médiévale offertes à Laurent Feller</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne; Publications de la Sorbonne, pp.305-313, 2023, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1466z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04274441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter la ville en étant pauvre. L'exemple de la ville de Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pere Benito, Sandro Carocci, Laurent Feller (dir.), Économies de la pauvreté, Madrid, Casa de Velásquez, 2023.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velásquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9788490963807. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.cvz.42000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04029224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction première partie : Variété des objectifs des réglementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bernardi; Caroline Bourlet; Maxime L'Héritier; Corine Maitte; Judicaël Pétrowiste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans les règles du métier. Objets et contenus des réglementations de métier au Moyen Âge et à l'époque moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Digital Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-32, 2023, 9791281349124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04441638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fournir la draperie italienne : les Salviati et les laines d’Angleterre au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Boisseuil; Christian Rico; Sauro Gelichi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marché des matières premières dans l’Antiquité et au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 563, 2021, Collection de l'École française de Rome, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.efr.8168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les femmes pauvres dans les villes : l'exemple des femmes trévisanes au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Feller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Donne e povertà nell'Europa mediterranea medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 401, Viella, pp.205-217, 2021, 978-88-3313-854-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03463532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insertion d'une banque à l'étranger : le cas des Salviati à Londres à la mi-xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercados y espacios económicos en el siglo XV. El mundo del mercader Torralba</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, David Abulafia; Dolores López Pérez; Edicions de la Universitat de Barcelona, pp.383-411, 2020, 978-84-9168-829-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03596255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1456. Jacques Cœur meurt à Chios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire mondiale de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.316-320, 2018, 9782021336290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers: univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Rue d'Ulm, pp.11-21, 2018, Sciences sociales, 978-2-7288-0588-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des transactions au fort accent. La position des courtiers italiens sur la place de Londres au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Wegener Sleeswijk; Vincent Demont; Matthieu Scherman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers. Intermédiation marchande et évolution des pratiques commerciales européennes (XVe-XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions rue d'Ulm/Presses de l'école normale supérieure, pp.113-128, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les estimations par les moduli : quels critères ? Le calcul de l'imposition à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estimes, compoix et cadastres de l'Europe médiévale et moderne. Histoire d'un patrimoine commun de l'Europe méridionale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Pas d'oiseau, pp.232-239, 2017, 978-2-917971-70-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations sur les conséquences financières d'une crise politique : l'expulsion des Florentins de Venise vue de la comptabilité Salviati (1451-1454)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fondazione Istituto Internazionale di Storia Economica «F. Datini». </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVII Settimana di Studi. Le Crisi finanziarie. Gestione, implicazioni sociali e conseguenze nell'età preindustriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 47, Firenze University Press, pp.395-409, 2016, Atti delle Settimane di Studi e altri Convegni, 978-88-6655-948-1. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/978-88-6655-949-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variété des rémunérations : à partir d'une documentation fiscale du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rémunérer le travail. Une histoire sociale du salaire au Moyen âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Picard, pp.282-291, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'assistance à Trévise au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assistenza e solidarietà in Europa (secc. XIII-XVIII). Atti della XLIV Settimana di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.509-519, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trévise et ses migrants au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Arriver " en ville : les migrants en milieu urbain au Moyen âge. Installation, intégration, mise à l'écart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-76, 2013, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.26675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés du travail et les mobilités des travailleurs : le cas de la ville de Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des sociétés en mouvement. Migrations et mobilité au Moyen âge. XLe Congrès de la SHMESP (Nice, 4-7 juin 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publications de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-129, 2010, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.10392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Toscani a Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Toscani nel Patriarcato di Aquileia in Età Medioevale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selekta, pp.91-95, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langages de la dépendance au travail d'après les estimi de Trévise du xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Noms de métiers et catégories professionnelles. Acteurs, pratiques, discours (xve siècle à nos jours)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méridiennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-50, 2010, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.33026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et protections sociales dans une &amp;quot; cité-sujette &amp;quot; : Trévise au xve siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Famiglie e poteri in Italia tra Medioevo ed Età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">école française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.301-327, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distribuzione della ricchezza in una città : Treviso e i suoi estimi del Quattrocento (1434-1499)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ricchezza, valore, proprietà in età preindustriale (1450-1800)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marsilio, pp.169-184, 2009, 978-8831798068</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Scorzaria de Trévise (1434-1504) : territoire et stratégies entrepreunariales des tanneurs de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voisinages, coexistences, appropriations. Groupes sociaux et territoires urbains (Moyen âge-XVIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.53-76, 2007, 978-2-503-52024-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un acteur de la transhumance : le cas d'un drapier trévisan à la fin du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Yves Laffont. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transhumance et estivage en Occident: des origines aux enjeux actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Mirail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-230, 2006, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pumi.8688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges au travail dans les sociétés d’Europe occidentale, xive-xxe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoletta Rolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/161cp⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05585340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correspondance de Girolamo Zorzi. Ambassadeur vénitien en France (1485-1488)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciappelli Giovanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Scherman; Joël Blanchard; Giovanni Ciappelli. Droz, 604, 2019, Travaux d’Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pouvoir des courtiers : univers marchand et acteurs du courtage en Europe (XIVe-XVIIIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Wegener Sleeswijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bottin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Demont, Vincent and Scherman, Matthieu and Wegener Sleeswijk, Anne and Bottin, Jacques. Éditions Rue d'Ulm; Éditions Rue d'Ulm, 2018, Sciences sociales, 978-2-7288-0588-4. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ulm.demon.2018.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et travail à Trévise à la fin du Moyen âge (vers 1434- vers 1509)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">école française de Rome, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Quertier, Guerres et richesses d’une nation. Les Florentins à Pise au xive siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, XL (1), pp.192-195. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05451299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les techniques fabriquent la ville (XIVe-XXIe siècle)&amp;quot; : Table ronde des Rendez-vous de l’histoire à Blois, le 11 octobre 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Guffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Bothereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Lanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22, pp.287-311. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14bhi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Feller , Richesse, terre et valeur dans l’Occident médiéval. Économie politique et économie chrétienne , Turnhout, Brepols, 2021 ; 1 vol., 347 p. ( Collection d’Études médiévales de Nice , 19). ISBN : 978-2-50359-812-3. Prix : € 60,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tome CXXXI (1), pp.217-218. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.311.0217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée : une introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72, pp.5-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Dubois Morestin, Être entrepreneur au Moyen Âge. Jean Teisseire, artisan cordier d’Avignon, Lille, Presses universitaires du Septentrion, 2022, 402 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Histoire urbaine, pp.V-V. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.066.0000e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commerce des aluns dans la documentation comptable : l’exemple du fonds Salviati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 135-2, pp.505-512. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.12933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04552229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lett (sous la direction de), Les statuts communaux vus de l’extérieur dans les sociétés méditerranéennes de l’Occident (XIIe-XVe siècle). Statuts, écritures et pratiques sociales – IV, Paris, Éditions de la Sorbonne/Centro europeo di ricerche medievali, 2020, 278 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Histoire urbaine, pp.183-185. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.065.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Salviati à l’étranger : comment les marchands-banquiers italiens renforçaient leur pouvoir et leur richesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83 (83), pp.175-190. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.12638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04189332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bourgeois, Danièle Alexandre-Bidon, Laurent Feller, Perrine Mane, Catherine Verna et Mickaël Wilmart (dir.), La Culture matérielle : un objet en question. Anthropologie, archéologie et histoire , Caen, Presses universitaires de Caen, coll. « Publications du Craham/Série antique et médiévale », 2018, 258 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 705 (1), pp.133-134. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.231.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorità politiche (secc. XV-XVIII). Un’introduzione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1-2, pp.3-11. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ursone Da Sestri, Historia de victoria quam Ianuenses habuerunt contra gentes ab Imperatore missas , éd. et trad. Clara Fossati , Florence, SISMEL–Edizioni del Galluzzo, 2021 ; 1 vol., VI–164 p. ( Edizione Nazionale dei Testi Mediolatini d’Italia , 57, 2 e sér., 29). ISBN : 978-88-8450-963-5. Prix : € 44,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Tome CXXIX (1), pp.292-293. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.291.0292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Bailey, After the Black Death. Economy, Society and the Law in Fourteenth-Century England</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études italiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cei.13915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Senatore, Una città, il regno : istituzioni e società a Capua nel XV secolo, Rome, Istituto storico per il medioevo, 2018, (« Nuovi Studi Storici, 111 »), 2 vol., xiv-1147 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Histoire urbaine, pp.VI-IX. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.064.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Claustre, Faire ses comptes au Moyen Âge. Les mémoires de besogne de Colin de Lormoye, 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXXVII (1), pp.203-205. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.15833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lord Smail Legal Plunder: Households and Debt Collection in Late Medieval Europe Cambridge, Harvard University Press, 2016, xv -326 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 76 (1), pp.169-171. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/ahss.2021.65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05609009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte & Didier Terrier, Les rythmes du labeur. Enquête sur le temps de travail en Europe occidentale,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; Mesure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXXVI (1), pp.192-194. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/histoiremesure.14314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille et le travail, le travail de la famille : la variété des configurations organisationnelles du travail et des entreprises en Italie centro-septentrionale au XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme &amp; la Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lhs.211.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire et gérer une pièce maîtresse : le contatoio des Salviati de Londres, marchands-banquiers, vu à travers sa comptabilité (1445-1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ædificare, Revue internationale d’histoire de la construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (8), pp.105-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise BEZZINA, Artigiani a Genova nei secoli XII-XIII , Florence, Firenze University Press, 2015, vi -264 p. (Reti Medievali E-Book, 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 136 (2), pp.263-263. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/adh.136.0249e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crédit : une obligation de tous les jours (ou presque). Aperçus depuis une économie urbaine de la fin du Moyen Âge (Trévise au XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.111-130. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.051.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04300513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Sorelli (dir.), « Ego Quirina ». Testamenti di veneziane e forestiere (1200-1261) , Venise, Viella, coll. « Deputazione di storia patria per le Venezie. Testi », 2015, xciv-242 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 688 (4), pp.927-1011. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.184.0927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Descripcion ou traicté du gouvernement et regime de la cité et Seigneurie de Venise. Venezia vista della Francia ai primi del Cinquecento , éd. Philippe Braunstein et Reinhold C. Mueller, Venise / Paris, Istituto Veneto di Scienze, Lettere ed Arti / Publications de la Sorbonne, 2015, xiv + 467 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, n° 681 (1), pp.141m-237m. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhis.171.0141m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05526635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Davis. Medieval Market Morality: Life, Law and Ethics in the English Marketplace, 1200–1500. Cambridge: Cambridge University Press, 2012. xvii + 514 pp. ISBN 978-1-107-00343-9, $59.99 (cloth).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17 (4), pp.936-937. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/eso.2016.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fiscalità nell’economia europea secc. xiii – xviii . Fiscal Systems in the European Economy From the 13 th to the 18 th centuries , éd. Simonetta Cavaciocchi , Florence, Firenze U.P., 2008 ; 2 vol., 1 184 p. (ser. 2, Atti delle « Settimane di Studi » e altri Convegni , 39). ISBN : 978-88-8453-702-7. Prix : € 80,00</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Tome CXXI (2), pp.LXXII-LXXII. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.212.0445zzt⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un manuel de comptes pour les petits marchands : Per tenir conto de Graziol della Corona, (marchand) vénitien du début du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 127 (127-2), </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mefrm.2783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; pauvres de Dieu &amp;quot; et les marchands-banquiers, la redistribution chez les Salviati de Londres (vers 1445-vers 1465)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.65-78. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-650773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Elisa Soldani, Uomini d’affari e mercanti toscani nella Barcellona del Quattrocento , Consejo Superior de Investigaciones Científicas, Barcelone, 2011 , 669 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, n° 39 (1), pp.176-178. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhu.039.0176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Couderc-Barraud, La Violence, l’ordre et la paix. Résoudre les conflits en Gascogne du xie au début du xii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médiévales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 62 (62), pp.187-188. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/medievales.6691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attività produttive e commerciali : insediamento di lunga durata e cambiamenti. L'esempio di Treviso nel Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheiron. Materiali e strumenti di aggiornamento storiografico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52. Città in movimento (xv-xxi secolo), pp.17-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela MÖSCHTER, Juden im venezianischen Treviso (1389-1509) , Hanovre, Hahnsche Buchhandlung, 2008 ; 1 vol. in-8°, IX-476 p. ( Forschungen zur Geschichte der Juden , Abt. A : Abhandlungen , 19). ISBN : 978-3-7752-5628-5. Prix : € 48,00.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Moyen Age. Revue d'histoire et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tome CXVI (2), pp.XXVIII-XXVIII. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rma.162.0425zb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05265808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I lavori delle donne nella Treviso del Quattrocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis : rivista della Società Italiana delle Storiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, VII-1-2. Lavoro precario / lavoro flessibile ?, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/129018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saverio Russo , et Biagio Salvemini , Ragion pastorale ragion di Stato. Spazi dell’allevamento e spazi dei poteri nell’Italia di età moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Vol. 29 (1), pp.189v-273v. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.029.0189v⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et conscience. La présentation de soi dans les estimi de Trévise du XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.127-148. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mefr.2006.9408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des activités économiques urbaines en longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 72, pp.5-139, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retribuzioni e autorita politiche (Secc; XV-XVIII)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ricerche di storia economica e sociale = Journal of economic and social history</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1-2, pp.3-145, 2023, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17426/R08C00⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles techniques bancaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprenticeship of Florentine merchants-bankers : the example of the 15th century London Salviati bank.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvd8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le registre Stella de la firme Salviati (Matthieu Scherman)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/tvcx⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Building a Network in Western Europe: The Salviati / Neroni Partnership »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Scherman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Medieval Congress (University of Leeds)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04390972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161c0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r1l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0347-0.17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0426-2.15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029224v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/42000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.42000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1466z" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301196v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wegener Sleeswijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-949-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/26675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26675" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/10392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/33026?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.33026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2009_act_422_1_9889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/8688?lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/11473/les-ages-au-travail-dans-les-societes-d-europe-occidentale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161cp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciappelli Giovanni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bottin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ulm.demon.2018.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e56" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0217" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133403v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552229v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12933" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265809v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0133" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189332v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12638" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265804v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.291.0292" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300866v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13915" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15833" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.14314" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.136.0249e" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300513v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.051.0111" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0141m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300878v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2016.28" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KFD86SG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265806v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.212.0445zzt" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2783" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q615N420-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316588v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650773" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265807v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6691" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265808v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.162.0425zb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316590v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/129018" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558865v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.029.0189v" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2006.9408" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294726v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289885v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvd8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvcx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352395v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C00" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Scherman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161c0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360967v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15r1l" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571884v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0347-0.17" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04707342v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/979-12-215-0426-2.15" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04274441v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1466z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029224v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/42000" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.42000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unipapress.com/book/dans-les-regles-du-metier/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262920v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.8168" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03463532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03596255v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935776v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.seuil.com/ouvrage/histoire-mondiale-de-la-france-collectif/9782021336290" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301196v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Wegener Sleeswijk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316577v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316578v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/978-88-6655-949-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316586v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316579v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316574v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/26675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.26675" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/10392" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.10392" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316582v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/33026?lang=fr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.33026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/efr_0223-5099_2009_act_422_1_9889" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316583v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pumi/8688?lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pumi.8688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585340v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Rolla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Terrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/11473/les-ages-au-travail-dans-les-societes-d-europe-occidentale" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/161cp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blanchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciappelli Giovanni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181492v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bottin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ulm.demon.2018.01" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316591v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e56" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Guffroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bothereau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lopez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lano&#235;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bhi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.311.0217" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133394v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608126v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0000e" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04552229v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.12933" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.065.0185" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04189332v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.12638" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.231.0133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C02" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265804v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.291.0292" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300866v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cei.13915" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.064.0196" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.15833" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609009v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/ahss.2021.65" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265811v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.14314" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262912v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.211.0027" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300529v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265805v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/adh.136.0249e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.051.0111" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526638v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.184.0927" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.171.0141m" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/eso.2016.28" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-KFD86SG5-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265806v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.212.0445zzt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316587v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrm.2783" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-Q615N420-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-650773" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608119v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.039.0176" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-F7QDBGFT-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265807v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/medievales.6691" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316589v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265808v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rma.162.0425zb" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316590v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/129018" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558865v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.029.0189v" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316593v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2006.9408" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17426/R08C00" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294726v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvd8" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289877v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/tvcx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04390972v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>