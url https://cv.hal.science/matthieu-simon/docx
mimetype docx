--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gelatin modified with alkoxysilanes (GelmSi) forms hybrid hydrogels for bioengineering applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Transfer of mesenchymal stem cell mitochondria to CD4+ T cells contributes to repress Th1 differentiation by downregulating T-bet expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waseem Akhter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Maumus</w:t>
+                <w:t xml:space="preserve">Loïc Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Geneviève Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Sole</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Dufaud</w:t>
+                <w:t xml:space="preserve">Cécile Le Saout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2023.213321⟩</w:t>
+              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13287-022-03219-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025398v1</w:t>
+                <w:t xml:space="preserve">hal-03956467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of mesenchymal stem cell mitochondria to CD4+ T cells contributes to repress Th1 differentiation by downregulating T-bet expression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Nakhle</w:t>
+                <w:t xml:space="preserve">Gelatin modified with alkoxysilanes (GelmSi) forms hybrid hydrogels for bioengineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Vaillant</w:t>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Garcin</w:t>
+                <w:t xml:space="preserve">Lilian Sole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Le Saout</w:t>
+                <w:t xml:space="preserve">Marjorie Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.12. </w:t>
+              <w:t xml:space="preserve">Biomaterials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.213321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13287-022-03219-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2023.213321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956467v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of hybrid bioactive nanofibers composed of star Poly(lactic acid) and gelatin by sol–gel crosslinking during the electrospinning process</w:t>
               </w:r>
@@ -1316,77 +1316,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D bioprinting of articular cartilage: Recent advances and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Dufaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1489,51 +1489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Raimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1669,325 +1669,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouclier</w:t>
+                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Laconde</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-02440284v1</w:t>
+                <w:t xml:space="preserve">hal-04567727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Morgan Pellerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Maillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (6), pp.700. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2008-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04567727v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2600,77 +2600,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospect of Thiazole‐based γ‐Peptide Foldamers in Enamine Catalysis: Exploration of the Nitro‐Michael Addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3149,51 +3149,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Bonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3936,64 +3936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating glycoclusters based on heterocyclic gamma-peptide foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">matthieu simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,51 +4355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Villalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03980-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belabbes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massoni&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030596" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Villalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03980-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belabbes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massoni&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030596" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>