--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real‐time FRET assay for monitoring detyrosination by TMCP1 and VASH2</w:t>
+                <w:t xml:space="preserve">Development of Low-Nanomolar Covalent Epoxide Inhibitors of Tubulin Detyrosinating Enzymes VASH1&amp;2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Anthony Feral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Espeut</w:t>
+                <w:t xml:space="preserve">Guillaume Marcellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Juge</w:t>
+                <w:t xml:space="preserve">Yoann Lannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Amblard</w:t>
+                <w:t xml:space="preserve">Camille Hennebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
+                <w:t xml:space="preserve">Yazid Souf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 34 (12), pp.e70374. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (17), pp.18335-18355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pro.70374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c00980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381834v1</w:t>
+                <w:t xml:space="preserve">hal-05328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Low-Nanomolar Covalent Epoxide Inhibitors of Tubulin Detyrosinating Enzymes VASH1&amp;2</w:t>
+                <w:t xml:space="preserve">Real‐time FRET assay for monitoring detyrosination by TMCP1 and VASH2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Feral</w:t>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marcellin</w:t>
+                <w:t xml:space="preserve">Julien Espeut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Lannay</w:t>
+                <w:t xml:space="preserve">François Juge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Hennebert</w:t>
+                <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yazid Souf</w:t>
+                <w:t xml:space="preserve">Krzysztof Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (17), pp.18335-18355. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (12), pp.e70374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.5c00980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.70374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05328434v1</w:t>
+                <w:t xml:space="preserve">hal-05381834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptide-based covalent inhibitor of tubulin detyrosination promotes mesenchymal-to-epithelial transition in lung cancer cells</w:t>
               </w:r>
@@ -413,64 +413,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Gillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuttanid Numnoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 123, 123 (1), pp.e2514990123. </w:t>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Massonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Pinese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bethry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waseem Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Nakhle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Villalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gelatin modified with alkoxysilanes (GelmSi) forms hybrid hydrogels for bioengineering applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1057,51 +1057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of hybrid bioactive nanofibers composed of star Poly(lactic acid) and gelatin by sol–gel crosslinking during the electrospinning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Belabbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Yusef Leon-Valdivieso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1191,51 +1191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silylated biomolecules: Versatile components for bioinks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Montheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1355,51 +1355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Solé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Perrier-Groult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1502,51 +1502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Maumus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (6), pp.4087-4097. </w:t>
@@ -1597,51 +1597,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Human Joint Models Combining Advanced 3D Cell Culture and Cutting-Edge 3D Bioprinting Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jorgensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10 (3), pp.596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1669,887 +1669,887 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alterins Produced by Oyster-Associated Pseudoalteromonas are Antibacterial Cyclolipopeptides with LPS-Binding Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrafek El Harras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18120630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567727v1</w:t>
+                <w:t xml:space="preserve">hal-03053494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Diot</w:t>
+                <w:t xml:space="preserve">Margaux Clavié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Masnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 63 (17), pp.9168-9180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02440284v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailoring the Physicochemical Properties of Antimicrobial Peptides onto a Thiazole-Based γ-Peptide Foldamer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Milbeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Masnou</w:t>
+                <w:t xml:space="preserve">Claude Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.0c00077⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (57), pp.7921-7924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946093v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bicyclic unit reversal to stabilize the 12/14-helix in mixed homochiral oligoureas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Catalytic Foldamers: When the Structure Guides the Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Aubert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ludovic Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (57), pp.7921-7924. </w:t>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.700. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0cc02902e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/catal10060700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03080580v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrocarbon-Stapled Peptide Based-Nanoparticles for siRNA Delivery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Stapled peptide targeting the CDK4/Cyclin D interface combined with Abemaciclib inhibits KRAS mutant lung cancer growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Heyraud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
+                <w:t xml:space="preserve">Morgan Pellerano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10122334⟩</w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.2008-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7150/thno.40971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03053993v1</w:t>
+                <w:t xml:space="preserve">inserm-02440284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterins Produced by Oyster-Associated Pseudoalteromonas are Antibacterial Cyclolipopeptides with LPS-Binding Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Hydrocarbon-Stapled Peptide Based-Nanoparticles for siRNA Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrafek El Harras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simon</w:t>
+                <w:t xml:space="preserve">Nabila Laroui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">Marianne Heyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Laconde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Brillet</w:t>
+                <w:t xml:space="preserve">Lamiaa Mohamed Ahmed Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (12), </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.2334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md18120630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10122334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053494v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Requirements for CI-M6PR-Mediated Cell Uptake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa M A Ali Ab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled El Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2600,64 +2600,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospect of Thiazole‐based γ‐Peptide Foldamers in Enamine Catalysis: Exploration of the Nitro‐Michael Addition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aguesseau-Kondrotas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,103 +2734,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">12/10‐Helix in Mixed β‐Peptides Alternating Bicyclic and Acyclic β‐Amino Acids: Probing the Relationship between Bicyclic Side Chain and Helix Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Milbeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongtao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (70), pp.18795-18800. </w:t>
@@ -2881,90 +2881,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selectivity Modulation and Structure of alpha/aza-beta(3) Cyclic Antimicrobial Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Baudy-Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (23), pp.6191-6201. </w:t>
@@ -3002,51 +3002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can Heterocyclic γ-Peptides Provide Polyfunctional Platforms for Synthetic Glycocluster Construction?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiaa Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,325 +3130,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lubomir L. Vezenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (21), pp.2110-2114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359324v1</w:t>
+                <w:t xml:space="preserve">hal-01944639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ribbon-like Foldamers for Cellular Uptake and Drug Delivery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">C 9/12 Ribbon-Like Structures in Hybrid Peptides Alternating α- and Thiazole-Based γ-Amino Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Bonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Messerschmitt</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (21), pp.2110-2114. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (69), pp.17584-17591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.201700455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201704001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944639v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatility of non-native forms of human cytochrome c: pH and micellar concentration dependence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3456,51 +3456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (1), pp.27-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3546,90 +3546,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatility of human cytochrome c non-native forms: possible implications in apoptosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Metzinger-Le Meuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizic Chevance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3936,51 +3936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell-penetrating glycoclusters based on heterocyclic gamma-peptide foldamers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Echalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4355,51 +4355,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Villalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03980-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belabbes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massoni&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030596" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328434v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Feral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcellin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lannay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hennebert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Souf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.5c00980" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Espeut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Juge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amblard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Rogowski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.70374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441335v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hathaichanok Impheng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuttanid Numnoi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2514990123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814265v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massonie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Pinese" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bethry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nottelet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c00495" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770078v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vaillant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Akhter" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nakhle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Villalba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-024-03980-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956467v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Vaillant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Garcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Saout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03219-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04025398v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maumus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Legrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sole" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Dufaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816934v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Belabbes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Yusef Leon-Valdivieso" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Massoni&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/acf501" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810640v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Montheil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le No&#235;l" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Subra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2022.888437" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Sol&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perrier-Groult" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bprint.2022.e00253" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692906v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Raimond" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Valot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.1c01823" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jorgensen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10030596" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrafek El Harras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brillet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120630" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Bonnel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Clavi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Masnou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.0c00077" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080580v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Milbeo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didierjean" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wenger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cc02902e" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567727v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau-Kondrotas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Maillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10060700" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440284v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouclier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laconde" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Pellerano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Diot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.40971" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053993v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Heyraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Mohamed Ahmed Ali" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10122334" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116441v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa M A Ali Ab" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled El Cheikh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Godefroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.bioconjchem.9b00590" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02167326v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bantignies" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young Kee Kang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201901221" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403147v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongtao Liu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201804404" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01807077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laurencin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fleury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Baudy-Floc'H" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201800152" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03562636v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiaa Ali" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aguesseau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary-Bobo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802032" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lubomir L. Vezenkov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Bettache" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Messerschmitt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201700455" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00814730v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Metzinger-Le Meuth" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Chevance" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delalande" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00775-012-0946-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L3VZSTPQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Echalier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Ciglu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Ladner" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=matthieu simon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891524v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Drouet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>