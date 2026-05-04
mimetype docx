--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -625,316 +625,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La plateforme des laboratoires en transition: une exploration des possibles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologies de calcul d'empreinte carbone sur une plateforme de calcul : exemple du site Grid'5000 de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Labos1point5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770683v1</w:t>
+                <w:t xml:space="preserve">hal-04893984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies de calculs de l'empreinte carbone sur une plateforme de calcul - L'exemple du site de Rennes de Grid'5000</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La plateforme des laboratoires en transition: une exploration des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nunzia Savoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Immel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 – Journée Réseaux de l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">Colloque Labos1point5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04762718v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologies de calcul d'empreinte carbone sur une plateforme de calcul : exemple du site Grid'5000 de Rennes</w:t>
+                <w:t xml:space="preserve">Méthodologies de calculs de l'empreinte carbone sur une plateforme de calcul - L'exemple du site de Rennes de Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JRES 2024 - Journées réseaux de l'enseignement et de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Renater, Dec 2024, Rennes, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">JRES 2024 – Journée Réseaux de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04893984v1</w:t>
+                <w:t xml:space="preserve">hal-04762718v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating the Network Environment of Sandboxes to Hide Virtual Machine Introspection Pauses</w:t>
               </w:r>
@@ -2359,256 +2359,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cloud2SM Project</w:t>
+                <w:t xml:space="preserve">Checkpointing as a Service in Heterogeneous Cloud Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Crinière</w:t>
+                <w:t xml:space="preserve">Jiajun Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+                <w:t xml:space="preserve">Gene Cooperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Mevel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015 - European Geosciences Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CC-GRID 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Shenzhen, Guangdong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144162v1</w:t>
+                <w:t xml:space="preserve">hal-01102094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Checkpointing as a Service in Heterogeneous Cloud Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cloud2SM Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Crinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiajun Cao</w:t>
+                <w:t xml:space="preserve">Jean Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Andrade-Barosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CC-GRID 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Shenzhen, Guangdong, China</w:t>
+              <w:t xml:space="preserve">EGU 2015 - European Geosciences Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102094v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemistry-Inspired Adaptive Stream Processing</w:t>
               </w:r>
@@ -2808,312 +2808,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Autonomic and Scalable Management System for Private Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t>
+              <w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925664v1</w:t>
+                <w:t xml:space="preserve">hal-00925726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Autonomic and Scalable Management System for Private Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalability of the Snooze Autonomic Cloud Management System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Feller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jégou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGrid)</w:t>
+              <w:t xml:space="preserve">The 6th IEEE International Scalable Computing Challenge (SCALE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925726v1</w:t>
+                <w:t xml:space="preserve">hal-00925664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snooze: A Self-Organizing, Self-Healing and Self-Optimizing Cloud Management System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Feller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3229,51 +3229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Efficiency in Large Scale Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3343,90 +3343,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 1point5 : le réseau des laboratoires en transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Schbath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Immel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Jardé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie Informatique Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
@@ -3850,51 +3850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition 1point5, the platform for French academic research laboratories engaged in their environmental transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annunziata Savoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Mimeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,207 +4105,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726242v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t>
+                <w:t xml:space="preserve">ACMREP 2024 -Carbon Footprint Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Rennes - Bretagne Atlantique. 2024, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04506138v1</w:t>
+                <w:t xml:space="preserve">hal-04664375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACMREP 2024 -Carbon Footprint Evaluation</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inria Rennes - Bretagne Atlantique. 2024, pp.1-5</w:t>
+                <w:t xml:space="preserve">Réduire les émissions GES de nos déplacements professionnels : Une Démarche collaborative à l'IRISA/Inria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Galassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Groupe de travail « missions » IRISA / Centre Inria de l’Université de Rennes. 2024, pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664375v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04506138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiding Virtual Machine Introspection Pauses in Networked Sandboxes with Network Simulation</w:t>
               </w:r>
@@ -5026,90 +5026,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Checkpointing as a Service in Heterogeneous Cloud Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiajun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene Cooperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8633, INRIA-IRISA Rennes Bretagne Atlantique; Northeastern University‎ (Boston, Mass); INRIA. 2014, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5300,51 +5300,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833605v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78285-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delavergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3111159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Kaddour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95728-4_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762718v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893984v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosendo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589806.3600032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011276100003283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cluster48925.2021.00043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523279v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER49012.2020.00028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01916484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8407024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.87" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cheriere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851626" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144162v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade-Barosso" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Cao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Valerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramakrishnan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Agarwal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248084v5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726242v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04664375v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02527366v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689726v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415522v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232682v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086834v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833605v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Voyez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Avoine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cauchois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-78285-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delavergne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3111159" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195576v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guennebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05052776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Jonglez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolan Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Mohammed Kaddour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95728-4_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893984v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nunzia Savoia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Andrieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Immel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762718v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04537165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Cosseron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rilling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Quinson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3642974.3652280" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157720v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rosendo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Keahey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Costan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valduriez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589806.3600032" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726234v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011276100003283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499977v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Antoniu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lombardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Cluster48925.2021.00043" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523279v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hajduch" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vadaine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tedeschi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDM48529.2020.00061" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916032v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Silva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTER49012.2020.00028" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01916484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2018.8407024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01891567v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom2018.2018.00023" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664515v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.87" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292135v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01239341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Cheriere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Donat-Bouillud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2851613.2851626" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102094v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Cao" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Cooperman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144162v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Crini&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumoulin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mevel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Andrade-Barosso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01326884v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01090670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrix Valerie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavanya Ramakrishnan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Agarwal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925726v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Feller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00925656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00873486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04843721v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schbath" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671323v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Chapel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Friguet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Garello" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251787v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raziel Carvajal-G&#243;mez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Frey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Kermarrec" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01080032v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2678508.2678515" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508584v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annunziata Savoia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Mimeau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Choteau-Bernet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05248084v5" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04726242v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04664375v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04506138v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bannier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Derrien" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Galassi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04282253v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02527366v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01689726v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415522v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01232682v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01120274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091755v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Margery" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01086834v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>