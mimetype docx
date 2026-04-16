--- v0 (2026-03-20)
+++ v1 (2026-04-16)
@@ -623,421 +623,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin‐encapsulated NHCs: increased selectivity and reactivity of CO2 in amine formylation</w:t>
+                <w:t xml:space="preserve">Ganglioside GM3-based anticancer vaccines: Reviewing the mechanism and current strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kajetan Bijouard</w:t>
+                <w:t xml:space="preserve">Jiaxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+                <w:t xml:space="preserve">Fang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403955⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.116824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817104v1</w:t>
+                <w:t xml:space="preserve">hal-04601444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Au(I)-Catalyzed Enantioconvergent 1,5-enyne Cycloisomerizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrin‐encapsulated NHCs: increased selectivity and reactivity of CO2 in amine formylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kajetan Bijouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Koohgard</w:t>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukas Enders</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02003⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644245v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganglioside GM3-based anticancer vaccines: Reviewing the mechanism and current strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Au(I)-Catalyzed Enantioconvergent 1,5-enyne Cycloisomerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Koohgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Terreni</w:t>
+                <w:t xml:space="preserve">Hang Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Liu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabio Moccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 176, pp.116824. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601444v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precisely Designed Difunctionalized Cyclodextrin Produces a Solid‐State Organic Porous Hierarchical Supramolecular Assembly</w:t>
               </w:r>
@@ -1376,693 +1376,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus-type homo-, hetero-and mixed valence-bimetallic complexes with one metal encapsulated in a cyclodextrin</w:t>
+                <w:t xml:space="preserve">Lysosomal targeting of b-cyclodextrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonghang Wen</w:t>
+                <w:t xml:space="preserve">Andrea Mascherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+                <w:t xml:space="preserve">Nozomii Ishii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Roland</w:t>
+                <w:t xml:space="preserve">Ayelen Tayagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2CC00219A⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.e202203252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652229v1</w:t>
+                <w:t xml:space="preserve">hal-03899066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal targeting of b-cyclodextrin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlled Decoration of [60]Fullerene with Polymannan Analogues and Amino Acid Derivatives through Malondiamide-Based Linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozomii Ishii</w:t>
+                <w:t xml:space="preserve">Lisa Tanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayelen Tayagui</w:t>
+                <w:t xml:space="preserve">Davide Rubes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Liu</w:t>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202203252⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899066v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Complexes for Catalytic and Photocatalytic Reactions in Living Cells and Organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisca Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.409-442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/D2SC05672K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Decoration of [60]Fullerene with Polymannan Analogues and Amino Acid Derivatives through Malondiamide-Based Linkers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size-dependent compression of threaded alkyldiphosphate in head to head cyclodextrin [3]pseudorotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Vervoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27092776⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.2218-2225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1sc05697b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653171v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent compression of threaded alkyldiphosphate in head to head cyclodextrin [3]pseudorotaxanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Janus-type homo-, hetero-and mixed valence-bimetallic complexes with one metal encapsulated in a cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Vervoitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
+                <w:t xml:space="preserve">Zhonghang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.2218-2225. </w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1sc05697b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2CC00219A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554422v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Role of Glycosphingolipids in Cancer</w:t>
               </w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangcan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2312,51 +2312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise Rate Control of Pseudorotaxane Dethreading by pH-Responsive Selectively Functionalized Cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Cherraben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2563,51 +2563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programmed synthesis of Hepta-differentiated b-Cyclodextrin: 1 out of 117655 arrangements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2723,51 +2723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2808,1618 +2808,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Vaccine Candidates against Tuberculosis</w:t>
+                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhihao Li</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Alexandra Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franconetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867326666181126112124⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2344-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901273v1</w:t>
+                <w:t xml:space="preserve">hal-02504835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permethylated NHC-capped aand b-cyclodextrins (ICyD Me ) Regioselective and enantioselective gold-catalysis in pure water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangcan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mouriès-Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202001990⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.7591-7597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020243v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ana Arda</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of new ganglioside GM3 analogues as potential agents for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.112065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02504835v1</w:t>
+                <w:t xml:space="preserve">hal-02985998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatic synthesis of arabinomannan (AM) glycoconjugates as potential vaccines for tuberculosis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">A Concise Synthesis of Oligosaccharides Derived From Lipoarabinomannan (LAM) with Glycosyl Donors Having a Nonparticipating Group at C2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Bavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Mattei</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 204, pp.112578. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.2033-2044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112578⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926443v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of new ganglioside GM3 analogues as potential agents for cancer therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Changping Zheng</w:t>
+                <w:t xml:space="preserve">Chemoenzymatic synthesis of arabinomannan (AM) glycoconjugates as potential vaccines for tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruyi Huang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Sara Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 189, pp.112065. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112065⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 204, pp.112578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985998v1</w:t>
+                <w:t xml:space="preserve">hal-02926443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concise Synthesis of Oligosaccharides Derived From Lipoarabinomannan (LAM) with Glycosyl Donors Having a Nonparticipating Group at C2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+                <w:t xml:space="preserve">Fluorinated carbohydrates as chemical probes for molecular recognition studies. Current status and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels-Christian Reichardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Unione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901915⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (12), pp.3863-3888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CS00099B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507462v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+                <w:t xml:space="preserve">An Epoxide Intermediate in Glycosidase Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Sobala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Speciale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluı́s Raich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.760-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748575v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated carbohydrates as chemical probes for molecular recognition studies. Current status and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Unione</w:t>
+                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Gold(I) Complex (β-ICyD)AuCl: A Chiral Nanoreactor for Enantioselective and Substrate-Selective Alkoxycyclization Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Koohgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CS00099B⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.5964--5972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049767v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Epoxide Intermediate in Glycosidase Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Sannikova</w:t>
+                <w:t xml:space="preserve">Novel Vaccine Candidates against Tuberculosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00111⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (31), pp.5095 - 5118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867326666181126112124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049786v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Gold(I) Complex (β-ICyD)AuCl: A Chiral Nanoreactor for Enantioselective and Substrate-Selective Alkoxycyclization Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">Permethylated NHC-capped aand b-cyclodextrins (ICyD Me ) Regioselective and enantioselective gold-catalysis in pure water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangcan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouriès-Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (11), pp.5964--5972. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c00127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885939v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboboration of Alkynes with Cyclodextrin-Encapsulated N -Heterocyclic Carbene Copper Complexes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Roland</w:t>
+                <w:t xml:space="preserve">Orchestrating Communications in a Three-Type Chirality Totem: Remote Control of the Chiroptical Response of a Mobius Aromatic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900246⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (29), pp.11583-11593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b04074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566995v1</w:t>
+                <w:t xml:space="preserve">hal-02278394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating Communications in a Three-Type Chirality Totem: Remote Control of the Chiroptical Response of a Mobius Aromatic System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+                <w:t xml:space="preserve">Ganglioside GM3 and Its Role in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (29), pp.11583-11593. </w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (16), pp.2933--2947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b04074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/0929867325666180129100619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278394v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi(OTf) 3 -mediated intramolecular epoxide opening for bicyclic azepane synthesis</w:t>
               </w:r>
@@ -4533,927 +4533,927 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganglioside GM3 and Its Role in Cancer</w:t>
+                <w:t xml:space="preserve">Chemoenzymatic Synthesis of Glycoconjugates Mediated by Regioselective Enzymatic Hydrolysis of Acetylated 2-Amino Pyranose Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Terreni</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gualla Mascherpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867325666180129100619⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (22), pp.3622-3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889373v1</w:t>
+                <w:t xml:space="preserve">hal-02180805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatic Synthesis of Glycoconjugates Mediated by Regioselective Enzymatic Hydrolysis of Acetylated 2-Amino Pyranose Derivatives</w:t>
+                <w:t xml:space="preserve">Chemoenzymatically synthesized ganglioside GM3 analogues with inhibitory effects on tumor cell growth and migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Bavaro</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900382⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180805v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatically synthesized ganglioside GM3 analogues with inhibitory effects on tumor cell growth and migration</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carboboration of Alkynes with Cyclodextrin-Encapsulated N -Heterocyclic Carbene Copper Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonghang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 165, pp.107-114. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (15), pp.2682-2687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169381v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging β-Cyclodextrin Prevents Self-Inclusion, Promotes Supramolecular Polymerization, and Promotes Cooperative Interaction with Nucleic Acids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of water-soluble per- O -methylated cyclodextrin-C 60 conjugates as anti-influenza virus agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Evenou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Rossignol</w:t>
+                <w:t xml:space="preserve">Sulong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demin Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201802550⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.194 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357564v1</w:t>
+                <w:t xml:space="preserve">hal-01787121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of water-soluble per- O -methylated cyclodextrin-C 60 conjugates as anti-influenza virus agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Demin Zhou</w:t>
+                <w:t xml:space="preserve">Cyclodextrin-Sandwiched Hexaphyrin Hybrids Side-to-Side Cavity Coupling Switched by a Temperature- and Redox-Responsive Central Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.040⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (22), pp.5804-5812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787121v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-Sandwiched Hexaphyrin Hybrids Side-to-Side Cavity Coupling Switched by a Temperature- and Redox-Responsive Central Device</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From 1,4-Disaccharide to 1,3-Glycosyl Carbasugar: Synthesis of a Bespoke Inhibitor of Family GH99 Endo-α-mannosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Sobala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganeko Bernardo-Seisdedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (22), pp.5804-5812. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (23), pp.7488-7492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201705958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771516v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 1,4-Disaccharide to 1,3-Glycosyl Carbasugar: Synthesis of a Bespoke Inhibitor of Family GH99 Endo-α-mannosidase</w:t>
+                <w:t xml:space="preserve">Bridging β-Cyclodextrin Prevents Self-Inclusion, Promotes Supramolecular Polymerization, and Promotes Cooperative Interaction with Nucleic Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Lu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lukasz Sobala</w:t>
+                <w:t xml:space="preserve">Pierre Evenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganeko Bernardo-Seisdedos</w:t>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Millet</w:t>
+                <w:t xml:space="preserve">Adélie Gothland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Colesnic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (23), pp.7488-7492. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (26), pp.7753-7758. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201802550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02292793v1</w:t>
+                <w:t xml:space="preserve">hal-02357564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting the Pentose Phosphate Pathway: Characterization of a New 6PGL Inhibitor</w:t>
               </w:r>
@@ -5612,51 +5612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenfeng Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Bavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Terreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5707,51 +5707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of Metal-N-Heterocyclic Carbene Complexes to Control Reactivity in Catalytic Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,1257 +5805,1240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Progress of Natural Product Gentiopicroside - a Secoiridoid Compound</w:t>
+                <w:t xml:space="preserve">Liposomes for PET and MR imaging and for dual targeting (magnetic field/glucose moiety): synthesis, properties and in vivo studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaoping Wu</w:t>
+                <w:t xml:space="preserve">Jeremy Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaoyao Ning</w:t>
+                <w:t xml:space="preserve">Bastien Géraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingyong Zhao</w:t>
+                <w:t xml:space="preserve">Paul Savel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenji Sun</w:t>
+                <w:t xml:space="preserve">Valerie Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Aurelie Prignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (1), pp.62--77. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.406-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/1389557516666160624124127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624680v1</w:t>
+                <w:t xml:space="preserve">hal-01427809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of gentiopicroside derivatives as potential antiviral inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaoping Wu</w:t>
+                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenji Sun</w:t>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longlong Si</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sulong Xiao</w:t>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.02.028⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475948v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+                <w:t xml:space="preserve">Maxime Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.174 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480341v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary-Rim γ-Cyclodextrin Functionalization to Conjugate with C60: Improved Efficacy as Photosensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bensasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.05.009⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593587v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes for PET and MR imaging and for dual targeting (magnetic field/glucose moiety): synthesis, properties and in vivo studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of Shape and Charge to the Inhibition of a Family GH99 \textitendo -α-1,2-Mannanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Petricevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Malinge</w:t>
+                <w:t xml:space="preserve">Lukasz F. Sobala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Géraudie</w:t>
+                <w:t xml:space="preserve">Pearl Z. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Savel</w:t>
+                <w:t xml:space="preserve">Lluís Raich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Nataf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Prignon</w:t>
+                <w:t xml:space="preserve">Andrew J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00794⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (3), pp.1089--1097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b10075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427809v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary-Rim γ-Cyclodextrin Functionalization to Conjugate with C60: Improved Efficacy as Photosensitizer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Cavity-Induced Mechanistic Switch in Copper-Catalyzed Hydroboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meijide suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Thomas Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700782⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (36), pp.10961 - 10965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201705303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891086v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Shape and Charge to the Inhibition of a Family GH99 \textitendo -α-1,2-Mannanase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research Progress of Natural Product Gentiopicroside - a Secoiridoid Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoping Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marija Petricevic</w:t>
+                <w:t xml:space="preserve">Yaoyao Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lukasz F. Sobala</w:t>
+                <w:t xml:space="preserve">Yingyong Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pearl Z. Fernandes</w:t>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Raich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrew J. Thompson</w:t>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.62--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389557516666160624124127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b10075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01707941v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Cavity-Induced Mechanistic Switch in Copper-Catalyzed Hydroboration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of gentiopicroside derivatives as potential antiviral inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Meijide suárez</w:t>
+                <w:t xml:space="preserve">Lili Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Driant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+                <w:t xml:space="preserve">Longlong Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 129 (36), pp.10961 - 10965. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.308-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ange.201705303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593597v1</w:t>
+                <w:t xml:space="preserve">hal-01475948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elena Zaborova</w:t>
+                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (60), pp.9347-9350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393783v1</w:t>
+                <w:t xml:space="preserve">hal-01346462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Applications of Hydrophilic C60 Derivatives (hC60s)− a structural perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7074,3392 +7057,3409 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.438-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346462v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisday Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sananda Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01231166v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bixue Xu</w:t>
+                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Diaz</w:t>
+                <w:t xml:space="preserve">A.T. Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Poveda</w:t>
+                <w:t xml:space="preserve">B. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366322v1</w:t>
+                <w:t xml:space="preserve">hal-01340188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11164-013-1257-2⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707984v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.1107--1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11164-013-1257-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01136039v1</w:t>
+                <w:t xml:space="preserve">hal-01707984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Tuan</w:t>
+                <w:t xml:space="preserve">A. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Luo</w:t>
+                <w:t xml:space="preserve">N. Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Auberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Desire</w:t>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 pp.3446-3456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 13 (11), pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340188v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
+                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bixue Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Luo</w:t>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Auberger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 pp.10513-10521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04543396v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total synthesis of a sialyl Lewisx derivative for the diagnosis of cancer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongzhou Hu</w:t>
+                <w:t xml:space="preserve">R. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianran He</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.9597 -9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707990v1</w:t>
+                <w:t xml:space="preserve">hal-01059984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Guitet,</w:t>
+                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Patzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yardeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erell Le Poëc-Celic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petcharat Leoyklang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Dorward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.297--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01324074v1</w:t>
+                <w:t xml:space="preserve">hal-01707991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Synthesis and cytotoxicity assay of four ganglioside GM3 analogues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Miao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianran He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.247-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.01.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01059984v1</w:t>
+                <w:t xml:space="preserve">hal-00986334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi Dorward</w:t>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5516-5519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707991v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and cytotoxicity assay of four ganglioside GM3 analogues.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta cyclodextrins bind, stabilize, and remove lipofuscin bisretinoids from retinal pigment epithelium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xianran He</w:t>
+                <w:t xml:space="preserve">M. M. Nociari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. L. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. E. Perez Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Radu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.01.054⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (14), pp.E1402--E1408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1400530111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00986334v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
+                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5516-5519. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5512-5515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01315627v1</w:t>
+                <w:t xml:space="preserve">hal-01315083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta cyclodextrins bind, stabilize, and remove lipofuscin bisretinoids from retinal pigment epithelium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. L. Lehmann</w:t>
+                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. E. Perez Bay</w:t>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. A. Radu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Jiang</w:t>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (28), pp.7238-7242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1400530111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01707999v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gauthier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315083v1</w:t>
+                <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and NMR elucidation of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (4), pp.1557--1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11164-013-1060-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01397903v1</w:t>
+                <w:t xml:space="preserve">hal-01707986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and NMR elucidation of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient synthesis of chloro-derivatives of sialosyllactosylceramide, and their enhanced inhibitory effect on epidermal growth factor receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagako Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yanyan Zhang</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlin Lobaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyuan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11164-013-1060-0⟩</w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.933--940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2014.1887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707986v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of chloro-derivatives of sialosyllactosylceramide, and their enhanced inhibitory effect on epidermal growth factor receptor activation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Colesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3892/ol.2014.1887⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6), pp.703-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708000v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total synthesis of a sialyl Lewisx derivative for the diagnosis of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongzhou Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianran He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 383, pp.89--96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480768v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Morel</w:t>
+                <w:t xml:space="preserve">Samuel Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
+                <w:t xml:space="preserve">Marta Petrillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01178990v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
+                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Howe</w:t>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Smith</w:t>
+                <w:t xml:space="preserve">M. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Marvin</w:t>
+                <w:t xml:space="preserve">G. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ardes-Guillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932306v1</w:t>
+                <w:t xml:space="preserve">hal-00949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guitet</w:t>
+                <w:t xml:space="preserve">J.D. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Prencipe</w:t>
+                <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blériot</w:t>
+                <w:t xml:space="preserve">L.J. Marvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ménand</w:t>
+                <w:t xml:space="preserve">N. Ardes-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.4831-4838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949280v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">Filipa Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7213-7218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825637v1</w:t>
+                <w:t xml:space="preserve">hal-01397621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Marcelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Tugny</w:t>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (10), pp.4270-4283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01397621v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diametrically Opposed Carbenes on an α-Cyclodextrin: Synthesis, Characterization of Organometallic Complexes and Suzuki-Miyaura Coupling in Ethanol and in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10561,51 +10561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J.-R. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,1060 +10627,1060 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (16), pp.4831-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Izzet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.P. Rauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, (14), pp.129-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213227v1</w:t>
+                <w:t xml:space="preserve">hal-00912807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId383" w:history="1">
+                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.110-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.10.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00912807v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+                <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Favre</w:t>
+                <w:t xml:space="preserve">M. Mondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vogel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Sollogoub</w:t>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.10.039⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834946v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pérez-Castells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fontanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Canada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 36 (4), pp.1008-1013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farias Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nakagawa</w:t>
+                <w:t xml:space="preserve">S. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D.S. Alonzi</w:t>
+                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.09.053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836749v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guitet</w:t>
+                <w:t xml:space="preserve">Benjamin Matt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.487-490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824401v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
               </w:r>
@@ -11800,64 +11800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.2238-2240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.3437-3443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12163,51 +12163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylenediamine catalysis of “click glycosylations” in water: practical and direct access to unprotected neoglycoconjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12318,51 +12318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.8847-8857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12419,103 +12419,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalysts confined within the cavity of cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Bijouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Maruchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOSS XVII - 17th Belgium Organic Synthesis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12572,51 +12572,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Cyclodextrins and Their Applications in Biodelivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12693,64 +12693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate\textendash Carbohydrate Interaction: From Hypothesis to Confirmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12801,51 +12801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins\textendashMetal Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12880,372 +12880,372 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118870068.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement des jeunes travailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Colletaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ièmes journées de microéconomie appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1991, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement des jeunes travailleurs - une analyse économique et économétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Colletaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une analyse économétrique des aspects quantitatifs et qualitatifs de l'entrée des jeunes dans la vie active</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Colletaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Riboud</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00285937v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">halshs-00286486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId479"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13400,51 +13400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Figueiredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tigherghar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC04711K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05175486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Terreni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673340376241031041048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouri&#232;s-Mansuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04817104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Bijouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403955" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04644245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Koohgard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Moccia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116824" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Wen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00219A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899066v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mascherpa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomii Ishii" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelen Tayagui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203252" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05672K" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rubes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Bavaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092776" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03293538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Zheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867327666200831132200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Passos Gomes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100263" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666181126112124" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001990" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02926443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tengattini" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bernardini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mattei" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112578" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985998v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Huang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507462v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901915" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Christian Reichardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CS00099B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049786v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Sobala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Speciale" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#305;&#769;s Raich" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sannikova" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00111" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885939v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Rio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00127" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900246" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180129100619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualla Mascherpa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Guan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787121v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulong Xiao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demin Zhou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.040" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganeko Bernardo-Seisdedos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Millet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03260" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan T Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Qu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Suarez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801278" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624680v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Wu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ning" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyong Zhao" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenji Sun" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160624124127" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Z92TB96Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Yang" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Si" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.02.028" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427809v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;raudie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nataf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prignon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00794" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bensasson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700782" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707941v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petricevic" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz F. Sobala" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Z. Fernandes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Raich" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Thompson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10075" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1257-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707990v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhou Hu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianran He" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.11.012" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986334v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Miao Liu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.01.054" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QBQD6C0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707986v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1060-0" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708000v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagako Kawashima" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Lobaton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2014.1887" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305543v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714071v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1744-6_15-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891085v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Colletaz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285937v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riboud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sofer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286486v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Figueiredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tigherghar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC04711K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05175486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Terreni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673340376241031041048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouri&#232;s-Mansuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116824" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04817104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Bijouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403955" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04644245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Koohgard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Enders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Moccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mascherpa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomii Ishii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelen Tayagui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rubes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Bavaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Serra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05672K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Wen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00219A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03293538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Zheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867327666200831132200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Passos Gomes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100263" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901915" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02926443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tengattini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bernardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mattei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112578" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Christian Reichardt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CS00099B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Sobala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Speciale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#305;&#769;s Raich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sannikova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Rio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666181126112124" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001990" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180129100619" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualla Mascherpa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900382" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Guan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900246" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulong Xiao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demin Zhou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganeko Bernardo-Seisdedos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Millet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03260" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan T Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Qu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Suarez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801278" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;raudie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nataf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00794" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891086v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bensasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700782" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petricevic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz F. Sobala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Z. Fernandes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Raich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Thompson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Wu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ning" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyong Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenji Sun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160624124127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Z92TB96Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Si" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.02.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288178v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1257-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Miao Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianran He" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.01.054" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QBQD6C0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1060-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagako Kawashima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Lobaton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2014.1887" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707990v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhou Hu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.11.012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305543v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714071v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1744-6_15-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891085v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286486v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Colletaz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286283v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285937v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riboud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sofer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>