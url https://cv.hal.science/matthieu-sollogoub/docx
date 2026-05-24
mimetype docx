--- v1 (2026-04-16)
+++ v2 (2026-05-24)
@@ -234,810 +234,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulating NHC‐capped Copper(I) Complexes inside Cyclodextrin for Catalysis in Living Cells</w:t>
+                <w:t xml:space="preserve">Recent Advances in Synthetic Strategies of Glycans and their Pharmaceutical Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisca Figueiredo</w:t>
+                <w:t xml:space="preserve">He Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Madec</w:t>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mesdom</w:t>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Salluce</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5SC04711K⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (29), pp.6153-6182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0109298673340376241031041048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283183v1</w:t>
+                <w:t xml:space="preserve">hal-05175486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Synthetic Strategies of Glycans and their Pharmaceutical Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substitution Pattern of the Secondary Rim of ICyD Ligand Influences Stereoselectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangcan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">He Wang</w:t>
+                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Terreni</w:t>
+                <w:t xml:space="preserve">Virginie Mouriès-Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Louis Fensterbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0109298673340376241031041048⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (12), pp.e202401378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.202401378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05175486v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substitution Pattern of the Secondary Rim of ICyD Ligand Influences Stereoselectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encapsulating NHC‐capped Copper(I) Complexes inside Cyclodextrin for Catalysis in Living Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangcan Xu</w:t>
+                <w:t xml:space="preserve">Hugo Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
+                <w:t xml:space="preserve">Pierre Mesdom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Mouriès-Mansuy</w:t>
+                <w:t xml:space="preserve">Giulia Salluce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Fensterbank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+                <w:t xml:space="preserve">Yanis Tigherghar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28 (12), pp.e202401378. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.202401378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5SC04711K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05501235v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganglioside GM3-based anticancer vaccines: Reviewing the mechanism and current strategies</w:t>
+                <w:t xml:space="preserve">Cyclodextrin‐encapsulated NHCs: increased selectivity and reactivity of CO2 in amine formylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxu Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Terreni</w:t>
+                <w:t xml:space="preserve">Kajetan Bijouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Liu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116824⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202403955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04601444v1</w:t>
+                <w:t xml:space="preserve">hal-04817104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin‐encapsulated NHCs: increased selectivity and reactivity of CO2 in amine formylation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Au(I)-Catalyzed Enantioconvergent 1,5-enyne Cycloisomerizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Mehdi Koohgard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cantat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lukas Enders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Moccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202403955⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817104v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Au(I)-Catalyzed Enantioconvergent 1,5-enyne Cycloisomerizations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ganglioside GM3-based anticancer vaccines: Reviewing the mechanism and current strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hang Li</w:t>
+                <w:t xml:space="preserve">Jiaxu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Moccia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 176, pp.116824. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.4c02003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2024.116824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644245v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precisely Designed Difunctionalized Cyclodextrin Produces a Solid‐State Organic Porous Hierarchical Supramolecular Assembly</w:t>
               </w:r>
@@ -1157,51 +1157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spotlight on the Winners of the DCO‐SCF 2021 Awards – An Ever Valuable Collaboration with EurJOC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Schulz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1376,1411 +1376,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04196368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysosomal targeting of b-cyclodextrin</w:t>
+                <w:t xml:space="preserve">Janus-type homo-, hetero-and mixed valence-bimetallic complexes with one metal encapsulated in a cyclodextrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mascherpa</w:t>
+                <w:t xml:space="preserve">Zhonghang Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nozomii Ishii</w:t>
+                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ayelen Tayagui</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202203252⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC00219A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03899066v1</w:t>
+                <w:t xml:space="preserve">hal-03652229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Decoration of [60]Fullerene with Polymannan Analogues and Amino Acid Derivatives through Malondiamide-Based Linkers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Metal Complexes for Catalytic and Photocatalytic Reactions in Living Cells and Organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisca Figueiredo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27092776⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.409-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SC05672K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03653171v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Complexes for Catalytic and Photocatalytic Reactions in Living Cells and Organisms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lysosomal targeting of b-cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mascherpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nozomii Ishii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayelen Tayagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SC05672K⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (4), pp.e202203252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202203252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03887985v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-dependent compression of threaded alkyldiphosphate in head to head cyclodextrin [3]pseudorotaxanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controlled Decoration of [60]Fullerene with Polymannan Analogues and Amino Acid Derivatives through Malondiamide-Based Linkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Rubes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Vervoitte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Massimo Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1sc05697b⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (9), pp.2776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27092776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554422v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03653171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janus-type homo-, hetero-and mixed valence-bimetallic complexes with one metal encapsulated in a cyclodextrin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size-dependent compression of threaded alkyldiphosphate in head to head cyclodextrin [3]pseudorotaxanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhonghang Wen</w:t>
+                <w:t xml:space="preserve">Hugo Vervoitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Maisonhaute</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Chemical Society, Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.2218-2225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC00219A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1sc05697b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652229v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Role of Glycosphingolipids in Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Precise Rate Control of Pseudorotaxane Dethreading by pH-Responsive Selectively Functionalized Cyclodextrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Cherraben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changping Zheng</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Guillaume Vives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (20), pp.3913-3924. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/0929867327666200831132200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03293538v1</w:t>
+                <w:t xml:space="preserve">hal-03373520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping C−H×××M Interactions in Confined Spaces: (a-ICyD Me )Au, Ag, Cu Complexes Reveal &amp;quot;Contra-electrostatic H-bonds&amp;quot; Masquerading as Anagostic Interactions</w:t>
+                <w:t xml:space="preserve">Functional Role of Glycosphingolipids in Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel dos Passos Gomes</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100263⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (20), pp.3913-3924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867327666200831132200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184533v1</w:t>
+                <w:t xml:space="preserve">hal-03293538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise Rate Control of Pseudorotaxane Dethreading by pH-Responsive Selectively Functionalized Cyclodextrins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernold Hasenknopf</w:t>
+                <w:t xml:space="preserve">Mapping C−H×××M Interactions in Confined Spaces: (a-ICyD Me )Au, Ag, Cu Complexes Reveal &amp;quot;Contra-electrostatic H-bonds&amp;quot; Masquerading as Anagostic Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel dos Passos Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangcan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vives</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.1c02940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373520v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iminosugar-C-glycosides work as pharmacological chaperones of NAGLU, a glycosidase involved in MPS IIIB rare disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Programmed synthesis of Hepta-differentiated b-Cyclodextrin: 1 out of 117655 arrangements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sha Zhu</w:t>
+                <w:t xml:space="preserve">Bo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yerri Jagadeesh</w:t>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202101408⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202102182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256952v1</w:t>
+                <w:t xml:space="preserve">hal-03158175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programmed synthesis of Hepta-differentiated b-Cyclodextrin: 1 out of 117655 arrangements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jiang Liu</w:t>
+                <w:t xml:space="preserve">Iminosugar-C-glycosides work as pharmacological chaperones of NAGLU, a glycosidase involved in MPS IIIB rare disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yerri Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Wang</w:t>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Przybylski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
+                <w:t xml:space="preserve">Alisdair Boraston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+                <w:t xml:space="preserve">Dominic S Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202102182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202101408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158175v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavity‐controlled coordination of square planar metal complexes and substrate selectivity by NHC‐capped cyclodextrins (ICyDs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Bistri-Aslanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemCatChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2808,2219 +2808,2219 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
+                <w:t xml:space="preserve">Novel Vaccine Candidates against Tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bordes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ana Arda</w:t>
+                <w:t xml:space="preserve">Zhihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Tanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (31), pp.5095 - 5118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867326666181126112124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02504835v1</w:t>
+                <w:t xml:space="preserve">hal-02901273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Permethylated NHC-capped aand b-cyclodextrins (ICyD Me ) Regioselective and enantioselective gold-catalysis in pure water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangcan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Mouriès-Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202001990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748575v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of new ganglioside GM3 analogues as potential agents for cancer therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A Concise Synthesis of Oligosaccharides Derived From Lipoarabinomannan (LAM) with Glycosyl Donors Having a Nonparticipating Group at C2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Bavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112065⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (14), pp.2033-2044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985998v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concise Synthesis of Oligosaccharides Derived From Lipoarabinomannan (LAM) with Glycosyl Donors Having a Nonparticipating Group at C2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of new ganglioside GM3 analogues as potential agents for cancer therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruyi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Terreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901915⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 189, pp.112065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507462v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemoenzymatic synthesis of arabinomannan (AM) glycoconjugates as potential vaccines for tuberculosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhihao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Bavaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tengattini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bernardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 204, pp.112578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2020.112578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorinated carbohydrates as chemical probes for molecular recognition studies. Current status and perspectives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luca Unione</w:t>
+                <w:t xml:space="preserve">Synthesis, Conformational Analysis, and Complexation Study of an Iminosugar-Aza-Crown, a Sweet Chiral Cyclam Analog</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Franconetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Arda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9CS00099B⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.2344-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.0c00503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049767v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02504835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Epoxide Intermediate in Glycosidase Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natalia Sannikova</w:t>
+                <w:t xml:space="preserve">Capturing the Monomeric (L)CuH in NHC‐Capped Cyclodextrin: Cavity‐Controlled Chemoselective Hydrosilylation of α,β‐Unsaturated Ketones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangcan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00111⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (19), pp.7591-7597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202001733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049786v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Gold(I) Complex (β-ICyD)AuCl: A Chiral Nanoreactor for Enantioselective and Substrate-Selective Alkoxycyclization Reactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Lesage</w:t>
+                <w:t xml:space="preserve">Fluorinated carbohydrates as chemical probes for molecular recognition studies. Current status and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Linclau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ardá</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niels-Christian Reichardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Unione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.0c00127⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (12), pp.3863-3888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CS00099B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02885939v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Vaccine Candidates against Tuberculosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">β-Cyclodextrin-NHC-Gold(I) Complex (β-ICyD)AuCl: A Chiral Nanoreactor for Enantioselective and Substrate-Selective Alkoxycyclization Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Del Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Koohgard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanthuyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867326666181126112124⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.5964--5972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.0c00127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901273v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permethylated NHC-capped aand b-cyclodextrins (ICyD Me ) Regioselective and enantioselective gold-catalysis in pure water</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Virginie Mouriès-Mansuy</w:t>
+                <w:t xml:space="preserve">An Epoxide Intermediate in Glycosidase Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Sobala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Speciale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lluı́s Raich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (5), pp.760-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202001990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.0c00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020243v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating Communications in a Three-Type Chirality Totem: Remote Control of the Chiroptical Response of a Mobius Aromatic System</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Carboboration of Alkynes with Cyclodextrin-Encapsulated N -Heterocyclic Carbene Copper Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonghang Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b04074⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (15), pp.2682-2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278394v1</w:t>
+                <w:t xml:space="preserve">hal-02566995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ganglioside GM3 and Its Role in Cancer</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bi(OTf) 3 -mediated intramolecular epoxide opening for bicyclic azepane synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuki Hirokami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/0929867325666180129100619⟩</w:t>
+              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (2), pp.139-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07328303.2019.1581887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02889373v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi(OTf) 3 -mediated intramolecular epoxide opening for bicyclic azepane synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+                <w:t xml:space="preserve">Orchestrating Communications in a Three-Type Chirality Totem: Remote Control of the Chiroptical Response of a Mobius Aromatic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajaa Benchouaia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuki Hirokami</w:t>
+                <w:t xml:space="preserve">Nicolas Cisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Gontard</w:t>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Khaled</w:t>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Carbohydrate Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (2), pp.139-149. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (29), pp.11583-11593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07328303.2019.1581887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b04074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181703v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatic Synthesis of Glycoconjugates Mediated by Regioselective Enzymatic Hydrolysis of Acetylated 2-Amino Pyranose Derivatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Ganglioside GM3 and Its Role in Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900382⟩</w:t>
+              <w:t xml:space="preserve">Current Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (16), pp.2933--2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/0929867325666180129100619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02180805v1</w:t>
+                <w:t xml:space="preserve">hal-02889373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatically synthesized ganglioside GM3 analogues with inhibitory effects on tumor cell growth and migration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Chemoenzymatic Synthesis of Glycoconjugates Mediated by Regioselective Enzymatic Hydrolysis of Acetylated 2-Amino Pyranose Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Bavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tengattini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Gualla Mascherpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (22), pp.3622-3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169381v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carboboration of Alkynes with Cyclodextrin-Encapsulated N -Heterocyclic Carbene Copper Complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chemoenzymatically synthesized ganglioside GM3 analogues with inhibitory effects on tumor cell growth and migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huimin Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhihao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (15), pp.2682-2687. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 165, pp.107-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02566995v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, synthesis and biological evaluation of water-soluble per- O -methylated cyclodextrin-C 60 conjugates as anti-influenza virus agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demin Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 146, pp.194 - 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5048,278 +5048,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-Sandwiched Hexaphyrin Hybrids Side-to-Side Cavity Coupling Switched by a Temperature- and Redox-Responsive Central Device</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From 1,4-Disaccharide to 1,3-Glycosyl Carbasugar: Synthesis of a Bespoke Inhibitor of Family GH99 Endo-α-mannosidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz Sobala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ganeko Bernardo-Seisdedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201705958⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (23), pp.7488-7492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771516v1</w:t>
+                <w:t xml:space="preserve">hal-02292793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 1,4-Disaccharide to 1,3-Glycosyl Carbasugar: Synthesis of a Bespoke Inhibitor of Family GH99 Endo-α-mannosidase</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin-Sandwiched Hexaphyrin Hybrids Side-to-Side Cavity Coupling Switched by a Temperature- and Redox-Responsive Central Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (23), pp.7488-7492. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (22), pp.5804-5812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b03260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201705958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292793v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging β-Cyclodextrin Prevents Self-Inclusion, Promotes Supramolecular Polymerization, and Promotes Cooperative Interaction with Nucleic Acids</w:t>
               </w:r>
@@ -5433,351 +5433,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting the Pentose Phosphate Pathway: Characterization of a New 6PGL Inhibitor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemoenzymatically synthesized GM3 analogues as potential therapeutic agents to recover nervous functionality after injury by inducing neurite outgrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changping Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Tuan T Tran</w:t>
+                <w:t xml:space="preserve">Huanhuan Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Sadet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
+                <w:t xml:space="preserve">Wenfeng Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teodora Bavaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Terreni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.10.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 146, pp.613-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050916v1</w:t>
+                <w:t xml:space="preserve">hal-01826274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoenzymatically synthesized GM3 analogues as potential therapeutic agents to recover nervous functionality after injury by inducing neurite outgrowth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Changping Zheng</w:t>
+                <w:t xml:space="preserve">Targeting the Pentose Phosphate Pathway: Characterization of a New 6PGL Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan T Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Sadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Calligari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huanhuan Qu</w:t>
+                <w:t xml:space="preserve">Philippe Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenfeng Liao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Terreni</w:t>
+                <w:t xml:space="preserve">Jamal Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 146, pp.613-620. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 115 (11), pp.2114-2126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2018.01.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2018.10.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826274v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confinement of Metal-N-Heterocyclic Carbene Complexes to Control Reactivity in Catalytic Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Roland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Meijide Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5805,4687 +5805,4687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposomes for PET and MR imaging and for dual targeting (magnetic field/glucose moiety): synthesis, properties and in vivo studies</w:t>
+                <w:t xml:space="preserve">Design, synthesis and biological evaluation of gentiopicroside derivatives as potential antiviral inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Malinge</w:t>
+                <w:t xml:space="preserve">Shaoping Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Géraudie</w:t>
+                <w:t xml:space="preserve">Lili Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Savel</w:t>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Nataf</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Prignon</w:t>
+                <w:t xml:space="preserve">Longlong Si</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00794⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130, pp.308-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.02.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01427809v1</w:t>
+                <w:t xml:space="preserve">hal-01475948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research Progress of Natural Product Gentiopicroside - a Secoiridoid Compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaoping Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaoyao Ning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Yingyong Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
+                <w:t xml:space="preserve">Serge Thorimbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
+              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (1), pp.62--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1389557516666160624124127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480341v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
+                <w:t xml:space="preserve">Secondary-Rim γ-Cyclodextrin Functionalization to Conjugate with C60: Improved Efficacy as Photosensitizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guitet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">René Bensasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (1), pp.174 - 191. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.n/a-n/a. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201700782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593587v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary-Rim γ-Cyclodextrin Functionalization to Conjugate with C60: Improved Efficacy as Photosensitizer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liposomes for PET and MR imaging and for dual targeting (magnetic field/glucose moiety): synthesis, properties and in vivo studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annamaria Quaranta</w:t>
+                <w:t xml:space="preserve">Jeremy Malinge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Bensasson</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bastien Géraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Savel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Prignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201700782⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.406-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.molpharmaceut.6b00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891086v1</w:t>
+                <w:t xml:space="preserve">hal-01427809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of Shape and Charge to the Inhibition of a Family GH99 \textitendo -α-1,2-Mannanase</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanostereoselective One-Pot Synthesis of Functionalized Head-to-Head Cyclodextrin [3]Rotaxanes and Their Application as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lluís Raich</w:t>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew J. Thompson</w:t>
+                <w:t xml:space="preserve">Gregory Ramniceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bich-Thuy Doan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia S. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b10075⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.1136-1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707941v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Cavity-Induced Mechanistic Switch in Copper-Catalyzed Hydroboration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Artificial Chiral Metallo-pockets Including a Single Metal Serving as both structural Probe and Catalytic Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Driant</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Meijide Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201705303⟩</w:t>
+              <w:t xml:space="preserve">Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.174 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chempr.2017.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593597v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research Progress of Natural Product Gentiopicroside - a Secoiridoid Compound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaoping Wu</w:t>
+                <w:t xml:space="preserve">Cyclodextrin Cavity-Induced Mechanistic Switch in Copper-Catalyzed Hydroboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaoyao Ning</w:t>
+                <w:t xml:space="preserve">Jorge Meijide suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingyong Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Thorimbert</w:t>
+                <w:t xml:space="preserve">Thomas Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Reviews in Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1389557516666160624124127⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (36), pp.10961 - 10965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201705303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01624680v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, synthesis and biological evaluation of gentiopicroside derivatives as potential antiviral inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shaoping Wu</w:t>
+                <w:t xml:space="preserve">Contribution of Shape and Charge to the Inhibition of a Family GH99 \textitendo -α-1,2-Mannanase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marija Petricevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukasz F. Sobala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pearl Z. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wenji Sun</w:t>
+                <w:t xml:space="preserve">Lluís Raich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longlong Si</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sulong Xiao</w:t>
+                <w:t xml:space="preserve">Andrew J. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 130, pp.308-319. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 139 (3), pp.1089--1097. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2017.02.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b10075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475948v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisday Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sananda Nag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (14), pp.1620 - 1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01346462v1</w:t>
+                <w:t xml:space="preserve">hal-01393783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Applications of Hydrophilic C60 Derivatives (hC60s)− a structural perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 115, pp.438-452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Protonated hexaphyrin–cyclodextrin hybrids: molecular recognition tuned by a kinetic-to-thermodynamic topological adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Ménand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Le Gac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (60), pp.9347-9350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CC04276G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01231166v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Sensors Based on New Polyamides Biobased on (Z) Octadec-9-Enedioic Acid and β-Cyclodextrin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sananda Nag</w:t>
+                <w:t xml:space="preserve">Hexaphyrin-Cyclodextrin Hybrids: A Nest for Switchable Aromaticity, Asymmetric Confinement, and Isomorphic Fluxionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boitrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Castro</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (1), pp.297-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201508009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/macp.201600102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01393783v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
+                <w:t xml:space="preserve">Bixue Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.T. Tuan</w:t>
+                <w:t xml:space="preserve">Dolores Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Luo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Desire</w:t>
+                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Poveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 pp.10513-10521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340188v1</w:t>
+                <w:t xml:space="preserve">hal-01366322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
+              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.1107--1113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11164-013-1257-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01136039v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis of pyrrolidine-based analogues of 2-acetamidosugars as N-acetyl glucosaminidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11164-013-1257-2⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 409, pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707984v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">gamma-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tran</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+                <w:t xml:space="preserve">A.T. Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">A. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Desire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 13 (11), pp.3446-3456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 13 pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5ob00050e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04543396v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01340188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational Plasticity in Glycomimetics: Fluorocarbamethyl-L-idopyranosides Mimic the Intrinsic Dynamic Behaviour of Natural Idose Rings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bixue Xu</w:t>
+                <w:t xml:space="preserve">γ-Aminoalcohol rearrangement applied to pentahydroxylated azepanes provides pyrrolidines epimeric to homoDMDP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jagadeesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Diaz</w:t>
+                <w:t xml:space="preserve">A. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonsoles Martin-Santamaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ana Poveda</w:t>
+                <w:t xml:space="preserve">N. Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501249⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (11), pp.3446-3456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5OB00050E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01366322v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04543396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Xu</w:t>
+                <w:t xml:space="preserve">Samuel Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Unione</w:t>
+                <w:t xml:space="preserve">Marta Petrillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sardinha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
+                <w:t xml:space="preserve">Maxime Guitet,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059984v1</w:t>
+                <w:t xml:space="preserve">hal-01324074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Total synthesis of a sialyl Lewisx derivative for the diagnosis of cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongzhou Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xianran He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 383, pp.89--96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707991v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and cytotoxicity assay of four ganglioside GM3 analogues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huanhuan Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian-Miao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianran He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.247-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.01.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 1,2-trans-2-Acetamido-2-deoxyhomoiminosugars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5516-5519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ol502929h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta cyclodextrins bind, stabilize, and remove lipofuscin bisretinoids from retinal pigment epithelium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Nociari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. L. Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. E. Perez Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111 (14), pp.E1402--E1408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1400530111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
+                <w:t xml:space="preserve">gem-Difluorocarbadisaccharides: Restoring the exo-Anomeric Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Unione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53, pp.9597 -9602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201405008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315083v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+                <w:t xml:space="preserve">Non-specific accumulation of glycosphingolipids in GNE myopathy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine A. Patzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tal Yardeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">Erell Le Poëc-Celic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+                <w:t xml:space="preserve">Petcharat Leoyklang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heidi Dorward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inherited Metabolic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2), pp.297--308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10545-013-9655-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01397903v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01707991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+                <w:t xml:space="preserve">Synthesis of 1,2-cis-Homoiminosugars Derived from GlcNAc and GalNAc Exploiting a β-Amino Alcohol Skeletal Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jagadeesh Yerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guenet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
+                <w:t xml:space="preserve">Charles Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (21 ), pp.5512-5515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol502926f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178990v1</w:t>
+                <w:t xml:space="preserve">hal-01315083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and NMR elucidation of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Solid-State Hierarchical Cyclodextrin-Based Supramolecular Polymer Constructed by Primary, Secondary, and Tertiary Azido Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11164-013-1060-0⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 53 (28), pp.7238-7242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201403578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707986v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient synthesis of chloro-derivatives of sialosyllactosylceramide, and their enhanced inhibitory effect on epidermal growth factor receptor activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclodextrin Polyrotaxanes as a Highly Modular Platform for the Development of Imaging Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Wilfried Fredy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Scelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Guenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagako Kawashima</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Huanhuan Qu</w:t>
+                <w:t xml:space="preserve">Elodie Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlin Lobaton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+                <w:t xml:space="preserve">Ségolène Adam de beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (35), pp.10915-10920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201403635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/ol.2014.1887⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01708000v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and NMR elucidation of four novel 2-(trimethylsilyl)ethyl glycosides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenji Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanyan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongmin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
+              <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (4), pp.1557--1564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11164-013-1060-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480768v1</w:t>
+                <w:t xml:space="preserve">hal-01707986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total synthesis of a sialyl Lewisx derivative for the diagnosis of cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dan Lu</w:t>
+                <w:t xml:space="preserve">Efficient synthesis of chloro-derivatives of sialosyllactosylceramide, and their enhanced inhibitory effect on epidermal growth factor receptor activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagako Kawashima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huanhuan Qu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongzhou Hu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Marlin Lobaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenyuan Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.11.012⟩</w:t>
+              <w:t xml:space="preserve">Oncology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.933--940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/ol.2014.1887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01707990v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-selective hexa-hetero-functionalization of alpha-cyclodextrin an archetypical C-6-symmetric concave cycle</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin-adamantane conjugates, self-inclusion and aggregation versus supramolecular polymer formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Petrillo</w:t>
+                <w:t xml:space="preserve">Diem Ngan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitri Colesnic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Adam De Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Pembouong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Guitet,</w:t>
+                <w:t xml:space="preserve">François Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, pp.5354. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (6), pp.703-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms6354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4qo00104d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01324074v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
+                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Zaborova</w:t>
+                <w:t xml:space="preserve">Eric Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guitet</w:t>
+                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Prencipe</w:t>
+                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Blériot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (10), pp.4270-4283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949280v1</w:t>
+                <w:t xml:space="preserve">hal-00825637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected Double Bank Shot of Diisobutylaluminium Hydride for Triple Functionalisation of -Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zaborova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.D. Howe</w:t>
+                <w:t xml:space="preserve">G. Prencipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Smith</w:t>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.J. Marvin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Désiré</w:t>
+                <w:t xml:space="preserve">M. Ménand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.639-644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201204974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932306v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pinglu Zhang</w:t>
+                <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipa Marcelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Coralie Tugny</w:t>
+                <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
+                <w:t xml:space="preserve">L.J. Marvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ardes-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21, pp.4831-4838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397621v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluoro-C-glycosides and fluoro-carbasugars, hydrolytically stable and synthetically challenging glycomimetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Leclerc</w:t>
+                <w:t xml:space="preserve">NHC-Capped Cyclodextrins (ICyDs): Insulated Metal Complexes, Commutable Multicoordination Sphere, and Cavity-Dependent Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Guitet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinglu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pannecoucke</w:t>
+                <w:t xml:space="preserve">Filipa Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Tugny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Etheve-Quelquejeu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jesus Jimenez-Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (28), pp.7213-7218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201301225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2cs35403a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825637v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diametrically Opposed Carbenes on an α-Cyclodextrin: Synthesis, Characterization of Organometallic Complexes and Suzuki-Miyaura Coupling in Ethanol and in Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipa Marcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Adam De Beaumais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Jiménez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10561,51 +10561,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel imino sugar α-glucosidase inhibitors as antiviral compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Howe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. J.-R. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,1103 +10627,1103 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (16), pp.4831-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2013.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00856804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Rauter</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Izzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël M Ménand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Matt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (2), pp.487-490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201106727⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912807v1</w:t>
+                <w:t xml:space="preserve">hal-04213227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pérez-Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fontanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.10.039⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (4), pp.1008-1013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2nj20967e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00834946v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kato</w:t>
+                <w:t xml:space="preserve">L. Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Alonzi</w:t>
+                <w:t xml:space="preserve">Farias Marcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Désiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.09.053⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836749v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational analysis of seven-membered 1-N-iminosugars by NMR and molecular modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Pérez-Castells</w:t>
+                <w:t xml:space="preserve">Synthesis of gem-difluorocarbasugars by TIBAL induced rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sardinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fontanella</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">A.P. Rauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Chemistry : Proven Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2, (14), pp.129-135</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823367v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and conformational analysis of bicyclic mimics of alpha- and beta-D-glucopyranosides adopting the biologically relevant 2,5B conformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of branched seven-membered 1-N-iminosugars and their evaluation as glycosidase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.Q. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Amorim</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">P. Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Jimenez-Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 361, pp.219-224. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2012.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 356, pp.110-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.10.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834859v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a stable noeuromycin analog with a D-manno configuration: Synthesis and glycosidase inhibition of D-manno-like tri- and tetrahydroxylated azepanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Deschamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guitet</w:t>
+                <w:t xml:space="preserve">S. Nakagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y.M. Zhang</w:t>
+                <w:t xml:space="preserve">S. Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.S. Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (2), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2010.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824401v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00836749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclodextrin-Induced Auto-Healing of Hybrid Polyoxometalates</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyclodextrins selectively modified on both rims using an O-3-debenzylative post-functionalisation, a consequence of the Sorrento meeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Matt</w:t>
+                <w:t xml:space="preserve">S. Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Renaudineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lise-Marie Chamoreau</w:t>
+                <w:t xml:space="preserve">S.A. de Beaumais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Blériot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vauzeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (2), pp.487-490. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 356, pp.278-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201106727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2011.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213227v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of the biological activity of DNJ neoglycoconjugates through click length variation of the side chain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ardes-Guisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic S Alonzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Reinkensmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,64 +11800,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavitand supported tetraphosphine: cyclodextrin offers a useful platform for Suzuki-Miyaura cross-coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Zaborova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Deschamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.2238-2240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bleriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.3437-3443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12163,64 +12163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenylenediamine catalysis of “click glycosylations” in water: practical and direct access to unprotected neoglycoconjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Blériot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Vauzeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12318,51 +12318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Auzely-Velty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.8847-8857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12419,103 +12419,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organocatalysts confined within the cavity of cyclodextrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kajetan Bijouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régina Maruchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Anthore-Dalion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cantat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BOSS XVII - 17th Belgium Organic Synthesis Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Namur, Belgium. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12572,90 +12572,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized Cyclodextrins and Their Applications in Biodelivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Liu, Yu and Chen, Yong and Zhang, Heng-Yi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Macrocyclic Supramolecular Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.1--39, 2019, 9789811317446. </w:t>
@@ -12693,90 +12693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbohydrate\textendash Carbohydrate Interaction: From Hypothesis to Confirmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanyan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongmin Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.238--254, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12801,77 +12801,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrins\textendashMetal Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Guitet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Menand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charleux, Bernadette and Copéret, Christophe and Lacôte, Emmanuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Organo-Hybrids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.349--394, 2015, 978-1-118-87006-8. </w:t>
@@ -12880,372 +12880,372 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118870068.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recrutement des jeunes travailleurs - une analyse économique et économétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Colletaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1991</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00286283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse économétrique des aspects quantitatifs et qualitatifs de l'entrée des jeunes dans la vie active</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Colletaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sollogoub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00285937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recrutement des jeunes travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Colletaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sollogoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ièmes journées de microéconomie appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1991, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00286486v1</w:t>
-              </w:r>
-[...206 lines deleted...]
-                <w:t xml:space="preserve">halshs-00285937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId479"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13400,51 +13400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Figueiredo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tigherghar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC04711K" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05175486v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Terreni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673340376241031041048" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501235v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouri&#232;s-Mansuy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401378" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Zhang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116824" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04817104v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Bijouard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403955" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04644245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Koohgard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Enders" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Rio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Moccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899066v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mascherpa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomii Ishii" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelen Tayagui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203252" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653171v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rubes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Bavaro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Serra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092776" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887985v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05672K" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652229v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Wen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00219A" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03293538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Zheng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867327666200831132200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Passos Gomes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100263" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112065" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507462v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Li" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901915" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02926443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tengattini" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bernardini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mattei" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112578" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049767v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Christian Reichardt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CS00099B" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049786v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Sobala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Speciale" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#305;&#769;s Raich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sannikova" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00111" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885939v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Rio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00127" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901273v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666181126112124" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020243v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001990" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889373v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180129100619" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180805v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualla Mascherpa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900382" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Guan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566995v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900246" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulong Xiao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demin Zhou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292793v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganeko Bernardo-Seisdedos" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Millet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03260" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050916v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan T Tran" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.027" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Qu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liao" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.079" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Suarez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801278" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;raudie" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nataf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prignon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00794" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891086v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bensasson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700782" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707941v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petricevic" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz F. Sobala" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Z. Fernandes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Raich" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Thompson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10075" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624680v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Wu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ning" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyong Zhao" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenji Sun" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160624124127" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Z92TB96Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475948v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Yang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Si" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.02.028" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288178v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1257-2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986334v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Miao Liu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianran He" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.01.054" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QBQD6C0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707986v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1060-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagako Kawashima" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Lobaton" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2014.1887" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707990v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhou Hu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.11.012" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305543v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714071v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1744-6_15-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891085v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286486v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Colletaz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286283v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285937v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riboud" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sofer" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05074712v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Lib&#233;rioux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rossignol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pembouong" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202507069" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05175486v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Terreni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sollogoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0109298673340376241031041048" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-05501235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangcan Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mouri&#232;s-Mansuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fensterbank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202401378" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283183v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca Figueiredo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Madec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mesdom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Salluce" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Tigherghar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5SC04711K" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04817104v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kajetan Bijouard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Anthore-Dalion" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cantat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403955" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04644245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Koohgard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Enders" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia del Rio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Moccia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.4c02003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxu Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2024.116824" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04142697v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitri Colesnic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro J Hernando" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise&#8208;marie Chamoreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M M&#233;nand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300150" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Schulz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202300006" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196368v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enxu Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Cherraben" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laora Boulo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Troufflard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernold Hasenknopf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2022.12.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03652229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Wen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maisonhaute" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Roland" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC00219A" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Cariou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SC05672K" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03899066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mascherpa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nozomii Ishii" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayelen Tayagui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Liu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202203252" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03653171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Tanzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rubes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Bavaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Serra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27092776" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03554422v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Scelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vervoitte" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1sc05697b" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03373520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vives" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.1c02940" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03293538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changping Zheng" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867327666200831132200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184533v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel dos Passos Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Zhu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100263" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03158175v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202102182" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03256952v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yerri Jagadeesh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisdair Boraston" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic S Alonzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202101408" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03420579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Su&#225;rez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202101411" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02901273v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihao Li" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867326666181126112124" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03020243v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202001990" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507462v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901915" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985998v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruyi Huang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112065" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02926443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tengattini" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bernardini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mattei" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2020.112578" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02504835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bordes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Poveda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Troadec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franconetti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Arda" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c00503" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02748575v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leloux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinglu Zhang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001733" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049767v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Linclau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ard&#225;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Christian Reichardt" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Unione" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CS00099B" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885939v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Tugny" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Del Rio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanthuyne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lesage" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.0c00127" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049786v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Sobala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Speciale" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#305;&#769;s Raich" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sannikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.0c00111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900246" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02181703v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuki Hirokami" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gontard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khaled" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07328303.2019.1581887" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajaa Benchouaia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cisse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boitrel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Gac" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b04074" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889373v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/0929867325666180129100619" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02180805v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Gualla Mascherpa" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900382" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huimin Guan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Liu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.01.016" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01787121v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulong Xiao" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demin Zhou" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.040" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02292793v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganeko Bernardo-Seisdedos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Millet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b03260" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01771516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201705958" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evenou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Pembouong" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gothland" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201802550" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826274v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huanhuan Qu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenfeng Liao" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2018.01.079" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02050916v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Tuan T Tran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Sadet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Calligari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lopes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Ouazzani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.10.027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889362v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide Suarez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801278" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01475948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaoping Wu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Yang" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenji Sun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longlong Si" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2017.02.028" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01624680v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaoyao Ning" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingyong Zhao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thorimbert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1389557516666160624124127" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-Z92TB96Z-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891086v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annamaria Quaranta" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bensasson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201700782" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01427809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Malinge" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien G&#233;raudie" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Savel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nataf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Prignon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.molpharmaceut.6b00794" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01480341v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Wilfried Fredy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Ramniceanu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bich-Thuy Doan" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia S. Bonnet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b00153" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2017.05.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01593597v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Meijide&#8197;su&#225;rez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Driant" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201705303" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707941v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marija Petricevic" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz F. Sobala" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pearl Z. Fernandes" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llu&#237;s Raich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Thompson" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b10075" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01393783v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisday Duarte" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sananda Nag" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Castro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zaborova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201600102" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01288178v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.03.024" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01346462v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC04276G" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231166v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Le Gac" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201508009" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-28C51L83-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366322v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bixue Xu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Diaz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonsoles Martin-Santamaria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501249" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T42JC6JM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707984v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Sun" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1257-2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01136039v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Luo" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadeesh Yerri" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auberger" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2015.02.014" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72CNLR8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340188v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jagadeesh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Tuan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Luo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auberger" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Desire" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ob00050e" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543396v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Auberger" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D&#233;sir&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB00050E" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324074v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Petrillo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet," TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6354" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707990v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongzhou Hu" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianran He" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.11.012" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Miao Liu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.01.054" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QBQD6C0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315627v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bl&#233;riot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Prencipe" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502929h" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Nociari" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Lehmann" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. E. Perez Bay" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Radu" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jiang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1400530111" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059984v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Xu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Unione" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sardinha" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201405008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V2LQZLQ4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707991v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine A. Patzel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tal Yardeni" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Le Po&#235;c-Celic" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petcharat Leoyklang" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Dorward" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10545-013-9655-6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315083v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gauthier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol502926f" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397903v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Adam De Beaumais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blanchard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201403578" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HJWCQ3LV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178990v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guenet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Morel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam&#8197;de&#8197;beaumais" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201403635" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X9C13RX5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01707986v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanyan Zhang" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-013-1060-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708000v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagako Kawashima" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin Lobaton" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenyuan Zhu" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/ol.2014.1887" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480768v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diem Ngan Tran" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4qo00104d" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825637v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclerc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pannecoucke" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Etheve-Quelquejeu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sollogoub" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2cs35403a" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949280v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zaborova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guitet" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Prencipe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bl&#233;riot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;nand" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201204974" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TJZDQQT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932306v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Howe" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Smith" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.J. Marvin" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guillot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2013.03.014" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXHC15DL-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397621v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201301225" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KKT7WZ81-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856804v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Howe" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J.-R. Lee" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ardes-Guisot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vauzeilles" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213227v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Izzet" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Matt" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Renaudineau" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201106727" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TV2TNGH5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823367v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P&#233;rez-Castells" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontanella" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arda" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Canada" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20967e" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834859v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Amorim" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farias Marcelo" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez-Barbero" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2012.07.005" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2FRZ3N8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912807v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Rauter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834946v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Q. Li" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Zhang" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vogel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.10.039" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F91TFJM0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836749v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Deschamp" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mondon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nakagawa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kato" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Alonzi" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2010.09.053" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-85LB3R5X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824401v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitet" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. de Beaumais" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2011.12.002" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0HF84PW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608881v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ardes-Guisot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Reinkensmeier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terry D Butters" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Norez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1ob05119a" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705922v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guieu" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bleriot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poli" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc12241j" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499335v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecourt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Auzely-Velty" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00524349v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri-Aslanoff" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388056v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baron" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B805528A" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-LSV8F7RH-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305543v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bistri" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazeau" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03714071v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gina Maruchenko" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889349v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Yu" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-1744-6_15-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891085v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02891144v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Menand" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118870068.ch10" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286283v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Colletaz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00285937v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riboud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sofer" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00286486v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>