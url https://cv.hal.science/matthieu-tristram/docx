--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Tristram </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the epoch of reionisation with Planck PR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A26. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2510.18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: A full-sky measurement of gravitational lensing of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I Lonappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Namikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piccirilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Diego-Palazuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ruiz-Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.009. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Improving Sensitivity to Inflationary Gravitational Waves with Multitracer Delensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Namikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I Lonappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.010. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. A Case Study of the Origin of Primordial Gravitational Waves using Large-Scale CMB Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Campeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Komatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological parameters derived from the final (PR4) Planck data release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A37. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of beam far side-lobe knowledge in the presence of foregrounds for LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Errard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Franceschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.011. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. Mapping the Hot Gas in the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A Rubiño-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chluba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.026. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional optimisation of the scanning strategy for the LiteBIRD space mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Takase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ishino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.036. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Primordial Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rubino-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chluba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (07), pp.086. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/07/086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust constraints on tensor perturbations from cosmological data: a comparative analysis from Bayesian and frequentist perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.063511. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.063511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic backgrounds from the radio to the far-infrared: Recent results and perspectives from cosmological and astrophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Burigana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Sefano Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirthankar Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos López-Caniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (7), pp.2230012. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271822300129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB-S4: Forecasting Constraints on Primordial Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme E. Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Akerib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology with the Planck T-E correlation coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien La Posta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.023527. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.023527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck constraints on the tensor-to-scalar ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keskitalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A128. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Design of the CMB Polarization Experiment Satellite LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sugai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199 (3-4), pp.1107-1117. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-019-02329-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LVII. Joint Planck LFI and HFI data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A42. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03001891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sekimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11453, pp.1145310. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2018 results. III. High Frequency Instrument data processing and frequency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A3. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02936954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of results on $N_\mathrm{eff}$ from various Planck likelihoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Imada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A9. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD: A Satellite for the Studies of B-Mode Polarization and Inflation from Cosmic Background Radiation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hazumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Low Temp.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (5-6), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-019-02150-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scratches from the Past: Inflationary Archaeology through Features in the Power Spectrum of Primordial Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anze Slosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork N. Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntazir Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astro2020 APC White Paper: The need for better tools to design future CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belen Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Challinor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof M. Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.221. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1908.01907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of CMB experiments beyond cosmic variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.023518. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.023518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astro2020 Science White Paper: Messengers from the Early Universe: Cosmic Neutrinos and Other Light Relics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wallisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE correlation coefficient of Planck legacy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zack Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.103534. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.103534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB-S4 Decadal Survey APC White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven W. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.209. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2172/1556957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XV. A study of anomalous microwave emission in Galactic clouds (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, pp.C1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic estimator for CMB cross-correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (10), pp.103526. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.98.103526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LIII. Detection of velocity dispersion from the kinetic Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A48. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: mitigation of systematic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Natoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Banerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04, pp.022. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: Survey requirements and mission design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achúcarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04 (04), pp.014. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results - L. Evidence of spatial variation of the polarized thermal dust spectral energy distribution and implications for CMB B-mode analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.A51. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LI. Features in the cosmic microwave background temperature power spectrum and shifts in cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A95. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints on the neutrino mass including systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, pp.A104. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology with the cosmic microwave background temperature-polarization correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.A41. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01203489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arroja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VI. LFI mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A6. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01230196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01174421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXI. Microwave survey of Galactic supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A134. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. II. Low Frequency Instrument data processings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A2. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01175818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Aluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A5. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A4. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arroja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01333215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arroja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01140412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLI. A map of lensing-induced B-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A102. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01241228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXII. A map of the thermal Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A22. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01289588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXVI. Optical identification and redshifts of Planck SZ sources with telescopes at the Canary Islands observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A139. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A3. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXV. Diffuse low-frequency Galactic foregrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A25. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01202980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01251007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.A6. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved constraint on the primordial gravitational-wave density using recent cosmological data and its impact on cosmic string models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01107320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale cosmic microwave background temperature and polarization cross-spectra likelihoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (3), pp.3174-3189. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization measurements analysis - I. Impact of the full covariance matrix on polarization fraction and angle measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574, pp.A135. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01027539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization measurements analysis II. Best estimators of polarization fraction and angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574, pp.A136. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01076567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint analysis of BICEP2/ keck array and Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (10), pp.101301. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A5. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): an extended white paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.006. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/02/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. II. Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A2. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIII. Constraints on peculiar velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A97. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel estimator of the polarization amplitude from normally distributed Stokes parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 439, pp.4048-4056. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00881653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01080635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01289968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A4. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A3. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00792990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. II. Comparison of Sunyaev-Zeldovich measurements from Planck and from the Arcminute Microkelvin Imager for 11 galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A128. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A140. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of pseudospectrum methods for estimation of Cosmic Microwave Background B-mode power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (2), pp.023524. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.023524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A132. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. I. Further validation of new Planck clusters with XMM-Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A102. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB EB and TB cross-spectrum estimation via pseudospectrum techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.076005. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.076005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the tensor-to-scalar ratio and the effect of residual foreground contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fantaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 08, pp.001. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/08/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative destriping and photometric calibration for Planck-HFI, polarized, multi-detector map-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Filliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.A88. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00604975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VI. The High Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A6. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IV. First assessment of the High Frequency Instrument in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A4. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aatrokoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint 3D modelling of the polarized Galactic synchrotron and thermal dust foreground diffuse emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Jaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.A145. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00466499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: High Frequency Instrument polarization calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A13. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00536550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The optical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. U. Norgaard-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amiri Parian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A2. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: HFI ground calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Broszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A10. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mandolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A1. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The HFI instrument, from specification to actual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A9. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Crab nebula polarization at 90 GHz as a calibrator for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Wiesemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 514, pp.A70. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood, parametric component separation and CMB B-mode detection in suborbital experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408, pp.2319-2335. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.17281.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized CMB power spectrum estimation using the pure pseudo-cross-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, 123515 (30 p.). </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.79.123515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00434062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre point sources from the Archeops experiment: Very Cold Clumps in the Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 481, pp.411-421. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear preheating with scalar metric perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bastero-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, 023520 (14p.). </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.023520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00192002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing gaussianity on Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00121133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for the cosmic microwave background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70, pp.899-946. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0034-4885/70/6/R02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166860v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indications of thermal Sunyaev-Zel'dovich effect in Archeops and WMAP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 449, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSPECT, estimation of the angular power spectrum by computing cross-power spectra with analytical error bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 358, pp.833-842. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08760.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASYMFAST : a method for convolving maps with asymmetric main beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.123008. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.123008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LiteBIRD mission to explore cosmic inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ghigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Akamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Akizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic backgrounds from the radio to the far-infrared: Recent results and perspectives from cosmological and astrophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Burigana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Sefano Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirthankar Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos López-Caniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Italy. pp.1579-1608, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811269776_0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QUBIC instrument for CMB polarization measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Young Researcher Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.012016, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1548/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hazumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432F, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q \& U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.482-490, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-020-02370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432G, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: Exploring the Primordial Universe with the Q&amp;U bolometric interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kolymbari, Greece. pp.42, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/universe5020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Study of Optical Configurations for High-Frequency Telescope for LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hasebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.841-850, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-018-1915-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal architecture for the QUBIC cryogenic receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107083V, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1048-1056, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-018-1947-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and performance of the QUBIC optical beam combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082I, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NbSi transition-edge sensors readout with a 128 MUX factor for the QUBIC experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070845, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical modelling and analysis of the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalinauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082B, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature calibration of the E and B experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad M. Aboobaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyun Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Geach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.2084-2089, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813226609_0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC - the Q&amp;U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.044, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.314.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hillipop likelihood and the AL parameter using Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Rencontres de Moriond - Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01304254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale polarization with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmology with the CMB and its Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01107747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 constraints on reionization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU XXIX General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Honolulu, HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01201575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBEX: The E and B Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad M. Aboobaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXth Rencontres de Moriond – Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, La Thuile, Italy. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01118723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results : cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cosmic Microwave Background (CMB2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00830759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck polarization at small angular scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESLAB Symposium. The Universe as seen by Planck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00807487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-mode CMB spectrum estimation using a pure pseudo cross-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVth Rencontres de Moriond Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Thuile, Italy. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00464421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBEX: a balloon-borne CMB polarization experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reichborn-Kjennerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad M. Aboobaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77411C, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00517912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFI L2 DPC destripping and mapmaking modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMB and Physics of the Early Universe (CMB2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Ischia, Italy. pp.049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00256560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new estimation of the Archeops angular power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Rencontres de Moriond "Exploring the Universe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, La Thuile, Italy. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: an instrument for present and future cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plionis M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiwavelength cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.97, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical constraints from future measurements of the kinetic Sunyaev-Zel'dovich power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB-S4 Science Case, Reference Design, and Project Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven W. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astro2020 Science White Paper: Primordial Non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Daniel Meerburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntazir Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa A. Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnostic cosmology in the CAMEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01344478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Synoptic Survey Telescope: Dark Energy Science Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC Technological Design Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Q&amp;U Bolometric Interferometer for Cosmology. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Evolution of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Ashoorioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00712220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Universe as Revealed Through the Polarization of the Cosmic Microwave Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dodelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Easther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Mcallister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00712233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Archeops à Planck, analyse des anisotropies du fond diffus cosmologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck: maps, likelihoods, cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysics [astro-ph]. Université Paris-Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02751778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId723"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthieu Tristram </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (194)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructing the epoch of reionisation with Planck PR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ilić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 700, pp.A26. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202555196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEX-MATE: towards a consistent universal pressure profile and cluster mass reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Muñoz-Echeverría</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pointecouteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pratt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2510.18578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: A full-sky measurement of gravitational lensing of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I Lonappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Namikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Piccirilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Diego-Palazuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ruiz-Granda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.009. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. A Case Study of the Origin of Primordial Gravitational Waves using Large-Scale CMB Polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Campeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Komatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.008. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Improving Sensitivity to Inflationary Gravitational Waves with Multitracer Delensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Namikawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.I Lonappan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.010. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04354136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological parameters derived from the final (PR4) Planck data release</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 682, pp.A37. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202348015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts. Mapping the Hot Gas in the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Remazeilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A Rubiño-Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chluba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.026. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of beam far side-lobe knowledge in the presence of foregrounds for LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Leloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Errard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Franceschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.E Gudmundsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 06, pp.011. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/06/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04355997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD Science Goals and Forecasts: Primordial Magnetic Fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Paoletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rubino-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chluba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (07), pp.086. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/07/086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dimensional optimisation of the scanning strategy for the LiteBIRD space mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Takase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ishino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.036. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2024/12/036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust constraints on tensor perturbations from cosmological data: a comparative analysis from Bayesian and frequentist perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Galloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.063511. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.110.063511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic backgrounds from the radio to the far-infrared: Recent results and perspectives from cosmological and astrophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Burigana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Sefano Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirthankar Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos López-Caniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modern Physics D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (7), pp.2230012. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218271822300129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB-S4: Forecasting Constraints on Primordial Gravitational Waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme E. Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Akerib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astrophys.J.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 926 (1), pp.54. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3847/1538-4357/ac1596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology with the Planck T-E correlation coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien La Posta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.023527. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.104.023527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck constraints on the tensor-to-scalar ratio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.M. Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Keskitalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.R. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 647, pp.A128. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202039585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Updated Design of the CMB Polarization Experiment Satellite LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sugai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Low Temperature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 199 (3-4), pp.1107-1117. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-019-02329-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02542949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LVII. Joint Planck LFI and HFI data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. J. Andersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 643, pp.A42. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202038073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-03001891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Design of Low Frequency Telescope for CMB B-mode Polarization satellite LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sekimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11453, pp.1145310. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2561841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2018 results. III. High Frequency Instrument data processing and frequency maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 641, pp.A3. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201832909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-02936954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of results on $N_\mathrm{eff}$ from various Planck likelihoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroaki Imada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 623, pp.A9. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201834060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD: A Satellite for the Studies of B-Mode Polarization and Inflation from Cosmic Background Radiation Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hazumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Low Temp.Phys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 194 (5-6), pp.443-452. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-019-02150-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scratches from the Past: Inflationary Archaeology through Features in the Power Spectrum of Primordial Fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anze Slosar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork N. Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntazir Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (3), pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency of CMB experiments beyond cosmic variance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Garrido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (2), pp.023518. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.023518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astro2020 APC White Paper: The need for better tools to design future CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Belen Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Challinor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krzysztof M. Górski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.221. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.1908.01907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astro2020 Science White Paper: Messengers from the Early Universe: Cosmic Neutrinos and Other Light Relics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Meyers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wallisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TE correlation coefficient of Planck legacy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zack Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (10), pp.103534. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.100.103534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB-S4 Decadal Survey APC White Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven W. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bull.Am.Astron.Soc.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (7), pp.209. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2172/1556957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XV. A study of anomalous microwave emission in Galactic clouds (Corrigendum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 610, pp.C1. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadratic estimator for CMB cross-correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vanneste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 98 (10), pp.103526. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.98.103526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results LIII. Detection of velocity dispersion from the kinetic Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 617, pp.A48. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201731489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02370015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: mitigation of systematic effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Natoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Banerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Borrill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Buzzelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04, pp.022. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring cosmic origins with CORE: Survey requirements and mission design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delabrouille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Achúcarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 04 (04), pp.014. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2018/04/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results - L. Evidence of spatial variation of the polarized thermal dust spectral energy distribution and implications for CMB B-mode analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 599, pp.A51. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LI. Features in the cosmic microwave background temperature power spectrum and shifts in cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ballardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astron.Astrophys.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A95. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints on the neutrino mass including systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 606, pp.A104. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201730927⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmology with the cosmic microwave background temperature-polarization correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 602, pp.A41. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201629815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01554767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. LII. Planet flux densities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 607, pp.A122. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201630311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01678505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXXV. Probing the role of the magnetic field in the formation of structure in molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A138. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A108. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628897⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXIII. The thermal Sunyaev-Zeldovich effect--cosmic infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A23. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01203489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXVII. The Second Planck Catalogue of Sunyaev-Zeldovich Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A27. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVII. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arroja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A17. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XL. The Sunyaev-Zeldovich signal from the Virgo cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A101. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01230196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXVI. The Second Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A26. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01174421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VI. LFI mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A6. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525813⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. IX. Diffuse component separation: CMB maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A9. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01119454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIII. Signature of the magnetic field geometry of interstellar filaments in dust polarization maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A136. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXX. The angular power spectrum of polarized dust emission at intermediate and high Galactic latitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A133. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIX. All-sky dust modelling with Planck, IRAS, and WISE observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A132. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01067245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXI. Microwave survey of Galactic supernova remnants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A134. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XI. CMB power spectra, likelihoods, and robustness of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A11. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01175818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. I. Overview of products and scientific results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A1. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VIII. High Frequency Instrument data processing: Calibration and maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A8. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XIII. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A13. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. II. Low Frequency Instrument data processings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A2. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525818⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXVIII. The Planck Catalogue of Galactic Cold Clumps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A28. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A5. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01158608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A4. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XIX. Constraints on primordial magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arroja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A19. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVI. Isotropy and statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yashar Akrami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Aluri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A16. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01169549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XX. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Arroja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A20. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01140412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XVIII. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A18. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XV. Gravitational lensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A15. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLV. Radio spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A106. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01333215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLIII. The spectral energy distribution of dust in clusters of galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A104. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201628522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01289588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXIV. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A24. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXII. A map of the thermal Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A22. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLI. A map of lensing-induced B-modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A102. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01241228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXI. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A21. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XIV. Dark energy and modified gravity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A14. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525814⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01115215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXII. The relative orientation between the magnetic field and structures traced by interstellar dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A135. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201425044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02022197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXIX. The Planck list of high-redshift source candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A100. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XXV. Diffuse low-frequency Galactic foregrounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A25. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01166790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. X. Diffuse component separation: Foreground maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A10. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01113941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XLII. Large-scale Galactic magnetic fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 596, pp.A103. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201528033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01251007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXXVI. Optical identification and redshifts of Planck SZ sources with telescopes at the Canary Islands observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 586, pp.A139. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01430166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. B. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A3. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201526998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. XII. Full Focal Plane simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A12. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201527103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01202980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 results. VII. HFI TOI and beam processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 594, pp.A7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXI. Comparison of polarized thermal emission from Galactic dust at 353 GHz with interstellar polarization in the visible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A106. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVIII. The millimetre and sub-millimetre emission from planetary nebulae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 573, pp.A6. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXIII. Galactic plane emission components derived from Planck with ancillary data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A13. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXII. The updated Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 581, pp.A14. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201525787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XXIV. Constraints on variations in fundamental constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 580, pp.A22. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved constraint on the primordial gravitational-wave density using recent cosmological data and its impact on cosmic string models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classical and Quantum Gravity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0264-9381/32/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01107320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale cosmic microwave background temperature and polarization cross-spectra likelihoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mangilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 453 (3), pp.3174-3189. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stv1733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIX. An overview of the polarized thermal emission from Galactic dust</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A104. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVI. Optical identification and redshifts of Planck clusters with the RTT150 telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A29. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXV. The Andromeda Galaxy as seen by Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A28. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XX. Comparison of polarized thermal emission from Galactic dust with simulations of MHD turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A105. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424086⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVIII. Interstellar gas and dust in the Chamaeleon clouds as seen by Fermi LAT and Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A31. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization measurements analysis - I. Impact of the full covariance matrix on polarization fraction and angle measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574, pp.A135. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01027539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization measurements analysis II. Best estimators of polarization fraction and angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 574, pp.A136. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01076567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint analysis of BICEP2/ keck array and Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Aikin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alexander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114 (10), pp.101301. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.101301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXVII. High-redshift infrared galaxy overdensity candidates and lensed sources discovered by Planck and confirmed by Herschel-SPIRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Altieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 582, pp.A30. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01383745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XXII. Frequency dependence of thermal emission from Galactic dust in intensity and polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aniano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 576, pp.A107. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201424088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01000147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IX. HFI spectral response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A9. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVII. Doppler boosting of the CMB: Eppur si muove</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A27. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXII. Constraints on inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A22. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. V. LFI calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A5. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIV. Dust emission at millimetre wavelengths in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 564, pp.A45. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. II. Low Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A2. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. X. HFI energetic particle effects: characterization, removal, and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A10. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVI. Cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A16. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIX. The Planck catalogue of Sunyaev-Zeldovich sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A29. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XX. Cosmology from Sunyaev-Zeldovich cluster counts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A20. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVII. Emission of dust in the diffuse interstellar medium from the far-infrared to microwave frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A55. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00921372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRISM (Polarized Radiation Imaging and Spectroscopy Mission): an extended white paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Banday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domingos Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belen Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 02, pp.006. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2014/02/006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVI. Background geometry and topology of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A26. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXI. Power spectrum and high-order statistics of the Planck all-sky Compton parameter map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A21. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XIII. Constraints on peculiar velocities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 561, pp.A97. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VIII. HFI photometric calibration and mapmaking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A8. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XI. All-sky model of thermal dust emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A11. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XV. A study of anomalous microwave emission in Galactic clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 565, pp.A103. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00903629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XVI. Profile likelihoods for cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 566, pp.A54. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201323003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00881653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VI. High Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A6. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIV. Zodiacal emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A14. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel estimator of the polarization amplitude from normally distributed Stokes parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Levrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 439, pp.4048-4056. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/mnras/stu270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00914533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 Results. XXIV. Constraints on primordial non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A24. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XV. CMB power spectra and likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A15. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01225860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXV. Searches for cosmic strings and other topological defects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A25. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXVIII. The Planck Catalogue of Compact Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A28. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIII. Galactic CO emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A13. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01080635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVIII. The gravitational lensing-infrared background correlation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A18. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXX. Cosmic infrared background measurements and implications for star formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A30. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201322093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00925897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XII. Diffuse component separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A12. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXIII. Isotropy and Statistics of the CMB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A23. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00804187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. VII. HFI time response and beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A7. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XVII. Gravitational lensing by large-scale structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A17. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XXXI. Consistency of the Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A31. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201423743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01058892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. III. LFI systematic uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A3. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. IV. Low Frequency Instrument beams and window functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A4. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00803633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results. XIX. The integrated Sachs-Wolfe effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Armitage-Caplan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 571, pp.A19. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01289968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. V. Pressure profiles of galaxy clusters from the Sunyaev-Zeldovich effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A131. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. XII: Diffuse Galactic components in the Gould Belt system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. I. R. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A53. </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201321160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results IX. Detection of the Galactic haze with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A139. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. IV. The XMM-Newton validation programme for new Planck galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A130. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VIII. Filaments between interacting clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A134. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00792990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VII. Statistical properties of infrared and radio extragalactic sources from the Planck Early Release Compact Source Catalogue at frequencies between 100 and 857 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A133. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00790892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results XI. The gas content of dark matter halos: the Sunyaev-Zeldovich-stellar mass relation for locally brightest galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 557, pp.A52. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. III. The relation between galaxy cluster mass and Sunyaev-Zeldovich signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A129. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00716000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Intermediate Results. II. Comparison of Sunyaev-Zeldovich measurements from Planck and from the Arcminute Microkelvin Imager for 11 galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A128. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201219361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results X. Physics of the hot gas in the Coma cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554, pp.A140. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01135390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of pseudospectrum methods for estimation of Cosmic Microwave Background B-mode power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 88 (2), pp.023524. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.88.023524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00859933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. VI. The dynamical structure of PLCKG214.6+37.0, a Planck discovered triple system of galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 550, pp.A132. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201220039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00740052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck intermediate results. I. Further validation of new Planck clusters with XMM-Newton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Atrio-Barandela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 543, pp.A102. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201118731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00715966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB EB and TB cross-spectrum estimation via pseudospectrum techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 86, pp.076005. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.86.076005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIII. Statistical properties of extragalactic radio sources in the Planck Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Argüeso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A13. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. I. The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A1. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00555352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. II. The thermal performance of Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A2. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IX. XMM-Newton follow-up for validation of Planck cluster candidates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A9. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIX. All-sky temperature and dust optical depth from Planck and IRAS. Constraints on the &amp;quot;dark gas&amp;quot; in our Galaxy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A19. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XI. Calibration of the local galaxy cluster Sunyaev-Zeldovich scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A11. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXVI. Detection with Planck and confirmation by XMM-Newton of PLCK G266.6-27.3, an exceptionally X-ray luminous and massive galaxy cluster at z ~ 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A26. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201117430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVIII. The power spectrum of cosmic infrared background anisotropies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A18. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXV. Thermal dust in nearby molecular clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A25. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the tensor-to-scalar ratio and the effect of residual foreground contamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Fantaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cosmology and Astroparticle Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 08, pp.001. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1475-7516/2011/08/001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00618398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative destriping and photometric calibration for Planck-HFI, polarized, multi-detector map-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Filliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 534, pp.A88. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00604975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. X. Statistical analysis of Sunyaev-Zeldovich scaling relations for X-ray galaxy clusters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A10. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VII. The Early Release Compact Source Catalogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A7. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XIV. ERCSC validation and extreme radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Angelakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A14. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00554684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVII. Origin of the submillimetre excess dust emission in the Magellanic Clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A17. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXI. Properties of the interstellar medium in the Galactic plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A21. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Early Results: The Galactic Cold Core Population revealed by the first all-sky survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A23. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XVI. The Planck view of nearby galaxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A16. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VI. The High Frequency Instrument data processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A6. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XX. New light on anomalous microwave emission from spinning dust grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A20. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. VIII. The all-sky early Sunyaev-Zeldovich cluster sample</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A8. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00557254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XXIV. Dust in the diffuse interstellar medium and the Galactic halo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A24. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00646198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint 3D modelling of the polarized Galactic synchrotron and thermal dust foreground diffuse emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macías-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.R. Jaffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 526, pp.A145. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201014492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00466499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XV. Spectral energy distributions and radio continuum spectra of northern extragalactic radio sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aatrokoski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. F. Aller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A15. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. XII. Cluster Sunyaev-Zeldovich optical scaling relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck Collaboration</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A12. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00644433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck early results. IV. First assessment of the High Frequency Instrument in-flight performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aghanim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ashdown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 536, pp.A4. </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/201116487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: High Frequency Instrument polarization calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A13. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00536550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The optical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. U. Norgaard-Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Amiri Parian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A2. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00534033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: HFI ground calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pajot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bréelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Broszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A10. </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The Planck mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Tauber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mandolesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bersanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A1. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00533343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the Crab nebula polarization at 90 GHz as a calibrator for CMB experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Conversi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Thum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helmut Wiesemeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Falgarone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 514, pp.A70. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200913834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00440256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck pre-launch status: The HFI instrument, from specification to actual performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 520, pp.A9. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/200912975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum likelihood, parametric component separation and CMB B-mode detection in suborbital experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Stivoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. M. Leach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 408, pp.2319-2335. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-2966.2010.17281.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00535987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarized CMB power spectrum estimation using the pure pseudo-cross-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Grain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radek Stompor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 79, 123515 (30 p.). </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.79.123515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00434062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Submillimetre point sources from the Archeops experiment: Very Cold Clumps in the Galactic Plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. -X. Desert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mayet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Giardino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 481, pp.411-421. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20078701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00224119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear preheating with scalar metric perturbations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bastero-Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 77, 023520 (14p.). </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.77.023520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00192002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops in-flight performance, data processing, and map making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilaine Lagache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bourrachot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 467, pp.1313-1344. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20065258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing gaussianity on Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Curto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martinez-Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.B. Barreiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 474, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20066881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00121133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for the cosmic microwave background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ganga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 70, pp.899-946. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0034-4885/70/6/R02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166860v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral indications of thermal Sunyaev-Zel'dovich effect in Archeops and WMAP data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hernandez-Monteagudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 449, pp.41-48. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20053680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00025007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CMB temperature power spectrum from an improved analysis of the Archeops data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Patanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 436, pp.785-797. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20042416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature and polarization angular power spectra of Galactic dust radiation at 353 GHz as measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ponthieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 444, pp.327-336. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20052715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XSPECT, estimation of the angular power spectrum by computing cross-power spectra with analytical error bars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 358, pp.833-842. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2966.2005.08760.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASYMFAST : a method for convolving maps with asymmetric main beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Macias-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Hamilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 69, pp.123008. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevD.69.123008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00022153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Detection of Polarization of the Submillimetre Diffuse Galactic Dust Emission by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 424, pp.571-582. </w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20040042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00021809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cosmic microwave background anisotropy power spectrum measured by Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L19-L23. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmological constraints from Archeops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 399, pp.L25-L30. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361:20021722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00009173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LiteBIRD mission to explore cosmic inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ghigna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Aizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Akamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Akizawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04616937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic backgrounds from the radio to the far-infrared: Recent results and perspectives from cosmological and astrophysical surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Burigana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia Sefano Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bonavera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tirthankar Roy Choudhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos López-Caniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online, Italy. pp.1579-1608, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789811269776_0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The QUBIC instrument for CMB polarization measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Mele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Young Researcher Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.012016, </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/1548/1/012016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LiteBIRD: JAXA's new strategic L-class mission for all-sky surveys of cosmic microwave background polarization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hazumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Allys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432F, </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2563050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q \& U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. Alberro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Almela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Milano, Italy. pp.482-490, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-020-02370-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the Medium and High Frequency Telescopes of the LiteBIRD satellite mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Maffei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pisano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, United States. pp.114432G, </w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2562243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: Exploring the Primordial Universe with the Q&amp;U bolometric interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on New Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Kolymbari, Greece. pp.42, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/universe5020042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept Study of Optical Configurations for High-Frequency Telescope for LiteBIRD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hasebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.841-850, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-018-1915-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal architecture for the QUBIC cryogenic receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coppi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. de Bernardis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107083V, </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations and performance of the QUBIC optical beam combiner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Scully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082I, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The LiteBIRD Satellite Mission - Sub-Kelvin Instrument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Akiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alonso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Low Temperature Detectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Kurume, Japan. pp.1048-1056, </w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10909-018-1947-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01959795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical modelling and analysis of the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalinauskaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Murphy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of NbSi transition-edge sensors readout with a 128 MUX factor for the QUBIC experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salatino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bélier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.1070845, </w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2312080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC: the Q and U bolometric interferometer for cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. O'Sullivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Amico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Astronomical Telescopes + Instrumentation 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Austin, United States. pp.107082B, </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2313332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature calibration of the E and B experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad M. Aboobaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoyun Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Geach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Marcel Grossmann Meeting on Recent Developments in Theoretical and Experimental General Relativity, Astrophysics, and Relativistic Field Theories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rome, Italy. pp.2084-2089, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813226609_0229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01669430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC - the Q&amp;U Bolometric Interferometer for Cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniello Mennella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A.R. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 European Physical Society Conference on High Energy Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Venice, Italy. pp.044, </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22323/1.314.0044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Hillipop likelihood and the AL parameter using Planck data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51th Rencontres de Moriond - Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, La Thuile, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01304254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale polarization with Planck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosmology with the CMB and its Polarization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01107747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2015 constraints on reionization history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAU XXIX General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Honolulu, HI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01201575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBEX: The E and B Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joy Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad M. Aboobaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLIXth Rencontres de Moriond – Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, La Thuile, Italy. pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01118723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck 2013 results : cosmological parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Cosmic Microwave Background (CMB2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Okinawa, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00830759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck polarization at small angular scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th ESLAB Symposium. The Universe as seen by Planck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Noordwijk, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00807487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-mode CMB spectrum estimation using a pure pseudo cross-spectrum approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVth Rencontres de Moriond Cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, La Thuile, Italy. pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00464421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EBEX: a balloon-borne CMB polarization experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Reichborn-Kjennerud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asad M. Aboobaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millimeter, Submillimeter, and Far-Infrared Detectors and Instrumentation for Astronomy V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Diego, United States. pp.77411C, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.857138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00517912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HFI L2 DPC destripping and mapmaking modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Couchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMB and Physics of the Early Universe (CMB2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Ischia, Italy. pp.049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00256560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new estimation of the Archeops angular power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39. Rencontres de Moriond "Exploring the Universe"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, La Thuile, Italy. pp.279-282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00023776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeops: an instrument for present and future cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Plionis M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiwavelength cosmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kluwer Academic Publishers, pp.97, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00000597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrophysical constraints from future measurements of the kinetic Sunyaev-Zel'dovich power spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Mcbride</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélie Gorce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marian Douspis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Meriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Semelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CMB-S4 Science Case, Reference Design, and Project Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevork Abazajian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graeme Addison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeeshan Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven W. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astro2020 Science White Paper: Primordial Non-Gaussianity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Daniel Meerburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muntazir Abidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa A. Amin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Adshead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnostic cosmology in the CAMEL framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Henrot-Versillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Plaszczynski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Rouillé d'Orfeuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Spinelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01344478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Synoptic Survey Telescope: Dark Energy Science Collaboration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Eric Campagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00748540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUBIC Technological Design Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Aumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Banfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Battaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Battistelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baù</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] Q&amp;U Bolometric Interferometer for Cosmology. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01366770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Evolution of the Universe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Aguirre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amblard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amjad Ashoorioon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Baccigalupi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amedeo Balbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00712220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of the Universe as Revealed Through the Polarization of the Cosmic Microwave Background</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scott Dodelson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Easther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaul Hanany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Mcallister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00712233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Archeops à Planck, analyse des anisotropies du fond diffus cosmologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysique [astro-ph]. Université Joseph-Fourier - Grenoble I, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00011003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planck: maps, likelihoods, cosmology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tristram</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Astrophysics [astro-ph]. Université Paris-Sud, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02751778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId723"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pratt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Lonappan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Namikawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piccirilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Diego-Palazuelos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz-Granda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354136v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bartolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/010" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326416v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Campeti" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Komatsu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballardini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Banday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garrido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M G&#243;rski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leloup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patanchon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Errard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Franceschet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Gudmundsson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/011" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668272v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remazeilles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rubi&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chluba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669785v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takase" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vacher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ishino" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/036" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paoletti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rubino-Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shiraishi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molinari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/07/086" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tristram" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.063511" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Burigana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Sefano Battistelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonavera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Roy Choudhury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos L&#243;pez-Caniego" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271822300129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork Abazajian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme E. Addison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adshead" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Akerib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien La Posta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.023527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Banday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. G&#243;rski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keskitalo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Lawrence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039585" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02329-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03001891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Couchot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Imada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02150-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anze Slosar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork N. Abazajian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntazir Abidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290827v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belen Barreiro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Challinor" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof M. G&#243;rski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.01907" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148147v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Soussana" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.023518" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Amin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Meyers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wallisch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.103534" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Addison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2172/1556957" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.103526" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731489" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Natoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banerji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzzelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846732v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Bouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ach&#250;carro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629164" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couchot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plaszczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730927" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113916v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525813" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525818" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158608v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526632" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113909v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525809" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01241228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527932" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430166v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526345" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214774v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Barreiro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526998" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107320v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robinet" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaszczynski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/4/045003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123544v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangilli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1733" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01027539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322271" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01076567v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424451" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803636v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321527" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923419v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Banday" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barreiro" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/02/006" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803626v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321550" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804209v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321299" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914533v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu270" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803633v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321544" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803630v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321574" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715989v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219361" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859933v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.023524" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748640v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.076005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fantaye" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stivoli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Leach" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/08/001" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604975v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filliard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116871" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466499v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauvet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. D&#233;sert" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Jaffe" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014492" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536550v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913054" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534033v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tauber" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Norgaard-Nielsen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiri Parian" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912911" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440256v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conversi" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thum" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Wiesemeyer" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913834" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535987v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.17281.X" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00434062v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.123515" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224119v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Desert" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giardino" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078701" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192002v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastero-Gil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.023520" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121133v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curto" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Gonzalez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Barreiro" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066881" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166860v3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/70/6/R02" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025007v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Monteagudo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053680" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021951v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08760.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022153v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hamilton" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.123008" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616937v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ghigna" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adler" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aizawa" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akamatsu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akizawa" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639688v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269776_0126" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999057v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mele" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberro" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Almela" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amico" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1548/1/012016" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475243v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Battistelli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alberro" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almela" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amico" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02370-0" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051487v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Mennella" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Amico" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe5020042" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851179v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. May" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapron" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coppi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Alessandro" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312085" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851248v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Sullivan" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burke" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gayer" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Murphy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scully" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313256" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886253v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salatino" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Hoang" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maestre" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312080" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990274v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalinauskaite" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287158" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880716v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313332" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669430v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad M. Aboobaker" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Bao" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geach" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0229" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058492v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banfi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0044" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304254v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107747v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201575v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118723v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Didier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Aubin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00830759v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464421v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517912v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reichborn-Kjennerud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857138" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256560v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023776v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000597v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396881v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcbride" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gorce" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meriot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semelin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277907v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915450v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel Meerburg" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa A. Amin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344478v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spinelli" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748540v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abate" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366770v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Battistelli" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#249;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712220v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aguirre" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amblard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Ashoorioon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Balbi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712233v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dodelson" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Easther" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Mcallister" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Meyer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011003v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02751778v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396846v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tristram" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douspis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorce" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202555196" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396838v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;oz-Echeverr&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pratt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2510.18578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I Lonappan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Namikawa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Piccirilli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Diego-Palazuelos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ruiz-Granda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326416v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Campeti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Komatsu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Baccigalupi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ballardini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Bartolo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231374v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J Banday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Douspis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Garrido" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M G&#243;rski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Remazeilles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Rubi&#241;o-Mart&#237;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chluba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355997v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Leloup" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patanchon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Errard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Franceschet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E Gudmundsson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/06/011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Paoletti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rubino-Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shiraishi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Molinari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/07/086" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669785v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Takase" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vacher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ishino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Montier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2024/12/036" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581259v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galloni" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Henrot-Versill&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tristram" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.063511" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Burigana" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia Sefano Battistelli" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonavera" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tirthankar Roy Choudhury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos L&#243;pez-Caniego" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218271822300129" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940010v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork Abazajian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme E. Addison" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Adshead" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeeshan Ahmed" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Akerib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1596" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235670v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien La Posta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Louis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Garrido" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.104.023527" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981233v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Banday" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.M. G&#243;rski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Keskitalo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Lawrence" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039585" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542949v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sugai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A.R. Ade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akiba" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alonso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Arnold" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02329-w" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03001891v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Planck Collaboration" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashar Akrami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Andersen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashdown" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038073" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sekimoto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Adler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Allys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2561841" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02936954v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aumont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832909" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851160v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Couchot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Imada" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834060" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hazumi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-019-02150-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101670v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anze Slosar" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevork N. Abazajian" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muntazir Abidi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148147v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Soussana" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.023518" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290827v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rocha" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belen Barreiro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Challinor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof M. G&#243;rski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1908.01907" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080700v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Green" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Amin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Meyers" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wallisch" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317307v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zack Li" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.100.103534" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290755v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Addison" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2172/1556957" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295666v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alves" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846585v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vanneste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Louis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.98.103526" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370015v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731489" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763517v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Natoli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Banerji" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Borrill" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buzzelli" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846732v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delabrouille" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Bernardis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Bouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ach&#250;carro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. R. Ade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2018/04/014" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ballardini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629164" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669536v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629504" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couchot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Perdereau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Plaszczynski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rouill&#233; d'Orfeuil" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730927" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629815" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678505v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201630311" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137621v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. R. Ade" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. I. R. Alves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525896" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628897" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01203489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527418" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115296v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525823" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115237v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arroja" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525836" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01230196v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527743" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174421v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arg&#252;eso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526914" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113916v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525813" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01119454v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525936" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022195v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425305" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067254v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425034" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01067245v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aniano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424945" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217094v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Atrio-Barandela" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425022" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01175818v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526926" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113893v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akrami" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527101" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113936v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525820" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525830" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113901v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525818" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115301v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525819" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01158608v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526632" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113909v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525809" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115270v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525821" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01169549v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Aluri" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526681" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01140412v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525898" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115263v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525829" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525941" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01333215v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.D. Aller" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Aller" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527780" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01289588v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628522" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115290v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525833" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115287v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525826" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01241228v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527932" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115280v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525831" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01115215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525814" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022197v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ade" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425044" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214769v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527206" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01166790v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526803" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01113941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525967" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01251007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201528033" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01430166v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526345" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214774v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Banday" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. B. Barreiro" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526998" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01202980v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527103" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461152v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525844" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000134v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Armitage-Caplan" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424087" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000018v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423836" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383654v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424434" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383677v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201525787" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383655v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424496" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107320v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Robinet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leroy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Plaszczynski" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arnaud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0264-9381/32/4/045003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123544v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mangilli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stv1733" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000103v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424082" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383744v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424674" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383743v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424643" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000126v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424086" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383746v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424955" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01027539v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levrier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322271" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01076567v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424451" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593518v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ade" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ahmed" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aikin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexander" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.101301" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01383745v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424790" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01000147v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424088" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803663v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321531" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804214v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321556" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00804182v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321569" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803636v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321527" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903618v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322367" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803626v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321550" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803707v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321577" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803732v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321591" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804200v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321523" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804174v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321521" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00921372v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abergel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323270" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923419v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andr&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baccigalupi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Banday" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos Barbosa" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Barreiro" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2014/02/006" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804193v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321546" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804564v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321522" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804209v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321299" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803661v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321538" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914508v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323195" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00903629v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322612" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00881653v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201323003" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225863v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321570" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803726v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321562" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00914533v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu270" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804189v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321554" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225860v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321573" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804192v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321621" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804198v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321524" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-01080635v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321553" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803736v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321540" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925897v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322093" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803714v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321580" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804187v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321534" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803652v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321535" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803735v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321543" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01058892v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201423743" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00803630v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321574" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803633v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321544" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01289968v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321526" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740049v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220040" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135421v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321160" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135391v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220271" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716013v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219519" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00792990v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220194" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00790892v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220053" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135420v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220941" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00716000v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219398" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715989v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201219361" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01135390v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220247" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00859933v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferte" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Stompor" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.88.023524" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00740052v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201220039" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00715966v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201118731" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748640v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.86.076005" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644546v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116471" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00555352v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116464" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714938v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116486" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557269v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116460" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644355v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116479" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644414v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116458" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644594v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201117430" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644183v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116461" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644571v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116483" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00618398v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fantaye" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stivoli" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M. Leach" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1475-7516/2011/08/001" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00604975v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Filliard" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116871" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720567v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116457" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719329v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116474" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00554684v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Angelakis" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116475" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644443v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116473" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646202v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116455" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644552v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116472" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644479v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116454" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716083v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ansari" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116462" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644348v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116470" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00557254v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116459" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00646198v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116485" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00466499v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fauvet" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mac&#237;as-P&#233;rez" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. D&#233;sert" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Jaffe" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014492" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00644407v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aatrokoski" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Aller" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116466" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/in2p3-00644433v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116489" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717813v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116487" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00536550v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosset" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ponthieu" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913054" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00534033v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Tauber" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. U. Norgaard-Nielsen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiri Parian" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Banos" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912911" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533648v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pajot" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Beney" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Br&#233;elle" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Broszkiewicz" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913203" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00533343v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Tauber" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mandolesi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Puget" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bersanelli" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912983" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00440256v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Conversi" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thum" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Wiesemeyer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Falgarone" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913834" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535714v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Lamarre" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guyot" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200912975" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00535987v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-2966.2010.17281.X" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00434062v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.79.123515" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224119v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. -X. Desert" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Macias-Perez" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mayet" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Giardino" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renault" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20078701" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00192002v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bastero-Gil" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Santos" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.77.023520" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025830v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaine Lagache" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maffei" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ganga" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourrachot" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065258" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00121133v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Curto" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Gonzalez" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Barreiro" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066881" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166860v3" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/70/6/R02" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00025007v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hernandez-Monteagudo" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Desert" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053680" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023445v2" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Patanchon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amblard" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20042416" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023663v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20052715" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021951v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2966.2005.08760.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00022153v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Hamilton" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.69.123008" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021809v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Benoit" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aubourg" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20040042" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009160v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021850" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009173v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021722" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616937v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ghigna" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Adler" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Aizawa" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Akamatsu" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akizawa" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639688v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811269776_0126" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999057v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mele" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Alberro" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Almela" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Amico" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1548/1/012016" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178605v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2563050" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475243v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Battistelli" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. Alberro" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Almela" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Amico" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02370-0" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178606v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mot" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pisano" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2562243" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051487v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniello Mennella" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ade" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Amico" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Auguste" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Aumont" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe5020042" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960287v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hasebe" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kashima" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1915-2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851179v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. May" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chapron" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coppi" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. d'Alessandro" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312085" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851248v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. O'Sullivan" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Burke" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gayer" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Murphy" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Scully" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313256" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959795v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-018-1947-7" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990274v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalinauskaite" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287158" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886253v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salatino" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;lier" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.T. Hoang" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maestre" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2312080" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880716v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Auguste" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313332" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669430v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asad M. Aboobaker" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyun Bao" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Geach" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaul Hanany" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813226609_0229" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058492v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Banfi" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Battaglia" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.314.0044" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01304254v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01107747v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01201575v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01118723v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Didier" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Aubin" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00830759v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00807487v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00464421v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00517912v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Reichborn-Kjennerud" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.857138" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00256560v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Meur" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00023776v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00000597v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396881v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Mcbride" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Gorce" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Douspis" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Meriot" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Semelin" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277907v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915450v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Daniel Meerburg" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa A. Amin" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01344478v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spinelli" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00748540v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abate" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Campagne" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moniez" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01366770v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Battistelli" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ba&#249;" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712220v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Aguirre" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amblard" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Ashoorioon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedeo Balbi" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712233v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Dodelson" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Easther" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Mcallister" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Meyer" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011003v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02751778v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>