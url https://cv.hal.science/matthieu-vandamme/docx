--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -118,542 +118,542 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
+                <w:t xml:space="preserve">Exploring crystallization pressure limits via molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pierre</w:t>
+                <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Mesnil</w:t>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Additive Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 109, pp.104847. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 163 (21), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0282117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140464v1</w:t>
+                <w:t xml:space="preserve">insu-05423278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring crystallization pressure limits via molecular simulation</w:t>
+                <w:t xml:space="preserve">Multiphysics modelling of 3D concrete printing: From material model to process simulation and optimisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
+                <w:t xml:space="preserve">Maxime Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulio Honorio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 163 (21), </w:t>
+              <w:t xml:space="preserve">Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.104847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0282117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.addma.2025.104847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05423278v1</w:t>
+                <w:t xml:space="preserve">hal-05140464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of alkalis and shrinkage-reducing admixtures on hydration and pore structure of hardened cement pastes</w:t>
+                <w:t xml:space="preserve">Bridging Microscopic Dynamics and Hydraulic Permeability in Mechanically-Deformed Nanoporous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
+                <w:t xml:space="preserve">Alexander Schlaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ippei Maruyama</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Marie Plazanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mosquet</w:t>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 184, pp.107620. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (38), pp.26011−2602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662681v1</w:t>
+                <w:t xml:space="preserve">hal-04752415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging Microscopic Dynamics and Hydraulic Permeability in Mechanically-Deformed Nanoporous Materials</w:t>
+                <w:t xml:space="preserve">Impact of alkalis and shrinkage-reducing admixtures on hydration and pore structure of hardened cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Schlaich</w:t>
+                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Plazanet</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+                <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 18 (38), pp.26011−2602. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 184, pp.107620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c04190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2024.107620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752415v1</w:t>
+                <w:t xml:space="preserve">hal-04662681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hierarchical C-S-H/organic superstructure with high stiffness, super-low porosity, and low mass density</w:t>
               </w:r>
@@ -665,51 +665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,464 +901,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Linking elastic properties of various carbonate rocks to their microstructure by coupling nanoindentation and SEM-EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.105456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346518v1</w:t>
+                <w:t xml:space="preserve">hal-04165900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long-term delayed strain of concrete structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Sellin</w:t>
+                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 165, pp.107086. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.154704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923957v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking elastic properties of various carbonate rocks to their microstructure by coupling nanoindentation and SEM-EDS</w:t>
+                <w:t xml:space="preserve">On the long-term delayed strain of concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.105456. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.107086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165900v1</w:t>
+                <w:t xml:space="preserve">hal-03923957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Expansion of Cement Paste at Various Relative Humidities after Long-term Drying: Experiments and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 21 (3), pp.151-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1418,64 +1418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 174, pp.107341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,64 +1535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.107242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1626,103 +1626,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of NaCl under anisotropic stress state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Mahmoud Hawchar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Osselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 159 (3), </w:t>
@@ -1786,64 +1786,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojin Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 117, 39 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1903,51 +1903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hua-Xiang Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2001,317 +2001,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
+                <w:t xml:space="preserve">A two-scale method to rapidly characterize the logarithmic basic creep of concrete by coupling microindentation and uniaxial compression creep test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliass Tahiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">J. Baronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+                <w:t xml:space="preserve">L. Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.104274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186670v1</w:t>
+                <w:t xml:space="preserve">hal-04186702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale method to rapidly characterize the logarithmic basic creep of concrete by coupling microindentation and uniaxial compression creep test</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vandamme</w:t>
+                <w:t xml:space="preserve">Iliass Tahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanahuja</w:t>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 125, pp.104274. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186702v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the short-term creep recovery of hardened cement paste at micrometre length scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yidong Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2388,103 +2388,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Rahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143, pp.106227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2678,77 +2678,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 148, pp.106536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2795,64 +2795,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transient variations of permeability in coal seams at the reservoir scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Abouloifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Gas Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 88, pp.103796. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2880,646 +2880,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution kinetics of trapped air in a spherical void: Modeling the long-term saturation of cementitious materials</w:t>
+                <w:t xml:space="preserve">Collapse and cavitation during the drying of water-saturated PDMS sponges with closed porosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott C. Smith</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phu Tuan Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberly E. Kurtis</w:t>
+                <w:t xml:space="preserve">Artem Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130, pp.105996. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (42), pp.9693-9704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00932F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877474v1</w:t>
+                <w:t xml:space="preserve">hal-03003467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse and cavitation during the drying of water-saturated PDMS sponges with closed porosity</w:t>
+                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Tuan Anh Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Kovalenko</w:t>
+                <w:t xml:space="preserve">M. Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00932F⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003467v1</w:t>
+                <w:t xml:space="preserve">hal-02877482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+                <w:t xml:space="preserve">Micro-cantilever testing on the short-term creep behaviour of cement paste at micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yidong Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bottoni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schlangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, p106105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877482v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-cantilever testing on the short-term creep behaviour of cement paste at micro-scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A viscoelastic poromechanical model for shrinkage and creep of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 134, p106105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106105⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 129, pp.105970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877486v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viscoelastic poromechanical model for shrinkage and creep of concrete</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dissolution kinetics of trapped air in a spherical void: Modeling the long-term saturation of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott C. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Masson</w:t>
+                <w:t xml:space="preserve">Kimberly E. Kurtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 129, pp.105970. </w:t>
+              <w:t xml:space="preserve">, 2020, 130, pp.105996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105970⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.105996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877457v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling between adsorption and mechanics (and vice versa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24, pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3553,64 +3553,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum to 'Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?'</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,90 +3670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction to: Cavitation of water in hardened cement paste under short-term desorption measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiří Rymeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 52 (6), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3781,1513 +3781,1513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective stresses and estimations of the apparent Biot coefficient in stacked clay layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cavitation of water in hardened cement paste under short-term desorption measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Rymeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.1 - 5. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgele.17.00170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1285-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825099v1</w:t>
+                <w:t xml:space="preserve">hal-02015058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation of water in hardened cement paste under short-term desorption measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (6), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp. 186-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1285-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015058v1</w:t>
+                <w:t xml:space="preserve">hal-01787521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Masson</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.023⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01787521v1</w:t>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Two models based on local microscopic relaxations to explain long-term basic creep of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 474 (2220), pp.20180477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two models based on local microscopic relaxations to explain long-term basic creep of concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2018.0477⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125497v1</w:t>
+                <w:t xml:space="preserve">hal-01896675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexibility of nanolayers and stacks: implications in the nanostructuration of clays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effective stresses and estimations of the apparent Biot coefficient in stacked clay layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Lebée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (36), pp.7354 - 7367. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.1 - 5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01359D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/jgele.17.00170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896675v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
+                <w:t xml:space="preserve">Duality between Creep and Relaxation of a Cement Paste at Different Levels of Relative Humidity: Characterization by Microindentation and Analytical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+                <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. A. Nazarov</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Luca Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Frech-Baronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sanahuja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693236v1</w:t>
+                <w:t xml:space="preserve">hal-01727222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental and micromechanical analysis of the elastic properties of wood-aggregate concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (44), pp.346 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068342v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+                <w:t xml:space="preserve">Direct and inverse problems of gas emission and the sorptive deformation of coal beds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied and Industrial Mathematics / Sibirskii Zhurnal Industrial'noi Matematiki and Diskretnyi Analiz i Issledovanie Operatsii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (2), pp.236 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1990478917020090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695174v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality between Creep and Relaxation of a Cement Paste at Different Levels of Relative Humidity: Characterization by Microindentation and Analytical Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Sorelli</w:t>
+                <w:t xml:space="preserve">Nanoscale origin of the thermo-mechanical behavior of clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Frech-Baronet</w:t>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sanahuja</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000128⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (6), pp.1261-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-017-0596-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727222v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and micromechanical analysis of the elastic properties of wood-aggregate concrete</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.084⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (44), pp.12766-12776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693237v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and inverse problems of gas emission and the sorptive deformation of coal beds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Industrial Mathematics / Sibirskii Zhurnal Industrial'noi Matematiki and Diskretnyi Analiz i Issledovanie Operatsii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1990478917020090⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693235v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale origin of the thermo-mechanical behavior of clays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Túlio Honório</w:t>
+                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michaël Peigney</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (6), pp.1261-1279. </w:t>
+              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11440-017-0596-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686216v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t>
               </w:r>
@@ -5299,64 +5299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly E. Kurtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5390,90 +5390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5537,77 +5537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5654,103 +5654,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolutions of non-aging viscoelastic Poisson's ratio of concrete and implications for creep of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp 144-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5809,64 +5809,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficiency of entrained air voids for freeze-thaw durability through modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly E. Kurtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.43 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5913,51 +5913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient effects of drying creep in nanoporous solids: understanding the effects of nanoscale energy barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Sinko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdeněk Pavel Bažant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,2548 +6011,2548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining kinetic parameters of a block coal bed gas by solving inverse problem based on data of borehole gas measurements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical contribution for the prediction of the viscoelastic properties of high rate recycled asphalt and influence of the level blending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. L. Karchevsky</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anissa Eddhahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiziko-Tekhnicheskie Problemy Razrabotki Poleznykh Iskopaemykh / Journal of Mining Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1062739115040027⟩</w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.acme.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727226v1</w:t>
+                <w:t xml:space="preserve">hal-01273137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creep of lubricated layered nano-porous solids and application to cementitious materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theoretical and practical differences between creep and relaxation Poisson's ratios in linear viscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sinan Keten</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-015-9277-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000102⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01273134v1</w:t>
+                <w:t xml:space="preserve">hal-01272448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Creep of lubricated layered nano-porous solids and application to cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdeněk Pavel Bažant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinan Keten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118564v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical contribution for the prediction of the viscoelastic properties of high rate recycled asphalt and influence of the level blending</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anissa Eddhahak</w:t>
+                <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">van Thang Vu</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (4), </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137, pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.acme.2015.05.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273137v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and practical differences between creep and relaxation Poisson's ratios in linear viscoelasticity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Determining kinetic parameters of a block coal bed gas by solving inverse problem based on data of borehole gas measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Karchevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (4), pp.537-555. </w:t>
+              <w:t xml:space="preserve">Fiziko-Tekhnicheskie Problemy Razrabotki Poleznykh Iskopaemykh / Journal of Mining Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (4), pp.666 - 672. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-015-9277-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1062739115040027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272448v1</w:t>
+                <w:t xml:space="preserve">hal-01727226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating diffusion-capacity parameters of a coal bed using the gas pressure measured in a hole and the solution of an inverse problem</w:t>
+                <w:t xml:space="preserve">Estimation of depth and dimension of underground void in soil by subsidence trough configuration based on inverse problem solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Leonid A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Larisa A. Nazarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. N. Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied and Industrial Mathematics / Sibirskii Zhurnal Industrial'noi Matematiki and Diskretnyi Analiz i Issledovanie Operatsii</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1990478914020136⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MINING SCIENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (3), pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1062739114030016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273142v1</w:t>
+                <w:t xml:space="preserve">hal-01273141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of depth and dimension of underground void in soil by subsidence trough configuration based on inverse problem solution</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. N. Khan</w:t>
+                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MINING SCIENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 50 (3), pp.411-416. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1062739114030016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273141v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-term creep properties of cementitious materials: Comparing microindentation testing with macroscopic uniaxial compressive testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Zuber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2014.09.010⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 58, pp.89-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118563v1</w:t>
+                <w:t xml:space="preserve">hal-00955330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term creep properties of cementitious materials: Comparing microindentation testing with macroscopic uniaxial compressive testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A poromechanical model for coal seams saturated with binary mixtures of CH4 and CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Zuber</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2014.01.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.97-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955330v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A poromechanical model for coal seams saturated with binary mixtures of CH4 and CO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Elastic properties of swelling clay particles at finite temperature upon hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.07.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.8933-8943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp412160e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085940v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic properties of swelling clay particles at finite temperature upon hydration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Estimating diffusion-capacity parameters of a coal bed using the gas pressure measured in a hole and the solution of an inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larisa A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. L. Karchevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.8933-8943. </w:t>
+              <w:t xml:space="preserve">Journal of Applied and Industrial Mathematics / Sibirskii Zhurnal Industrial'noi Matematiki and Diskretnyi Analiz i Issledovanie Operatsii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp. 267-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp412160e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1990478914020136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118565v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D investigation and characterisation of capillary collapse of a loose unsaturated sand using X-ray CT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation investigation of creep properties of calcium silicate hydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-013-0452-6⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52, pp.38-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946102v1</w:t>
+                <w:t xml:space="preserve">hal-00840477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESEM study of the humidity-induced swelling of clay film</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On the shrinkage and stiffening of a cellulose sponge upon drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la402781p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 80 (2), pp.020908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4007906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946090v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation investigation of creep properties of calcium silicate hydrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ESEM study of the humidity-induced swelling of clay film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2013.05.006⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (41), pp.12823-12833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la402781p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00840477v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the shrinkage and stiffening of a cellulose sponge upon drying</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Rey</w:t>
+                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4007906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818722v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.84-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00914347v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">Full 3D investigation and characterisation of capillary collapse of a loose unsaturated sand using X-ray CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (6), pp.783-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-013-0452-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946131v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poromechanics of microporous media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Quantifying plasticity-independent creep compliance and relaxation of viscoelastoplastic materials under contact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A. Tweedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyn J. van Vliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (4), pp.606-622</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.302-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691798v1</w:t>
+                <w:t xml:space="preserve">hal-00691796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying plasticity-independent creep compliance and relaxation of viscoelastoplastic materials under contact loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Krystyn J. van Vliet</w:t>
+                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (5), pp.777-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691796v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Vandamme</w:t>
+                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.2659-2670</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01936519v1</w:t>
+                <w:t xml:space="preserve">hal-00691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
+                <w:t xml:space="preserve">Poromechanics of microporous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (5), pp.2659-2670</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (4), pp.606-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691799v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled nanoindentation/SEM-EDS study on low water/cement ratio Portland cement paste: Evidence for C-S-H/Ca(OH)2 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chanvillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8599,51 +8599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and strain: The CO2-induced swelling of coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8716,64 +8716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanogranular packing of C–S–H at substochiometric conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fonollosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8832,64 +8832,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does microstructure matter for statistical nanoindentation techniques?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamlin M. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8978,64 +8978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanogranular origin of concrete creep</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 106 (26), pp.10552-10557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9082,64 +9082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation analysis as a two-dimensional tool for mapping the mechanical properties of complex surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas X. Randall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 24 (3), pp.679-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9199,64 +9199,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahalia Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. Bobko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (4), pp.467-476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9302,64 +9302,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical indentation techniques for hydrated nanocomposites: concrete, bone, and shale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher P. Bobko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9448,64 +9448,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic solutions for conical indentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 43 (10), pp.3142-3165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9596,77 +9596,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching soil mechanics in a changing world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Minh Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahd Cuira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Engineering Education 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9691,103 +9691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
@@ -9810,584 +9810,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-mechanical behavior of clays explained from the nanoscale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of Hydrated Clay Layers from Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Coupled THMC Processes in Geosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.688, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994310v1</w:t>
+                <w:t xml:space="preserve">hal-01686230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of Hydrated Clay Layers from Molecular Simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Prediction of long-term kinetics of autogenous shrinkage from self-desiccation of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784480779.085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686230v1</w:t>
+                <w:t xml:space="preserve">hal-03465733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of long-term kinetics of autogenous shrinkage from self-desiccation of cementitious materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Possible Nano-Scale Origin of the Surprising Thermal Expansion of Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Paris, France. pp.626, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784480779.077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465733v1</w:t>
+                <w:t xml:space="preserve">hal-01686247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possible Nano-Scale Origin of the Surprising Thermal Expansion of Clays</w:t>
+                <w:t xml:space="preserve">Thermo-mechanical behavior of clays explained from the nanoscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Stefanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth Biot Conference on Poromechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Coupled THMC Processes in Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Ponts ParisTech, Jul 2017, Champs-sur-Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784480779.077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01686247v1</w:t>
+                <w:t xml:space="preserve">hal-03994310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et optimisation des propriétés mécaniques et thermiques des bétons de bois : effet des variations hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Mabionat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10406,1282 +10406,1282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01711728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49th U.S. Rock Mechanics/Geomechanics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Particles 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265786v1</w:t>
+                <w:t xml:space="preserve">hal-01214733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
+                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particles 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214733v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194708v1</w:t>
+                <w:t xml:space="preserve">hal-01134948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194699v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">A μCT investigation of the collapse of a loose unsaturated sand specimen : comparison between macroscopic and mesoscopic scale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
+              <w:t xml:space="preserve">the TC105 ISSMGE International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, IS-Cambridge, United Kingdom. pp.1171-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134948v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A μCT investigation of the collapse of a loose unsaturated sand specimen : comparison between macroscopic and mesoscopic scale.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+                <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the TC105 ISSMGE International Symposium on Geomechanics from Micro to Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, IS-Cambridge, United Kingdom. pp.1171-1176</w:t>
+              <w:t xml:space="preserve">49th U.S. Rock Mechanics/Geomechanics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293403v1</w:t>
+                <w:t xml:space="preserve">hal-02265786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling issues in unsaturated soils mechanics : Role of microstructure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Experimental study of swelling of thin clay films induced by adsorption of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Unsaturated Soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Sydney, Australia. pp.711-717</w:t>
+              <w:t xml:space="preserve">6th International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134981v1</w:t>
+                <w:t xml:space="preserve">hal-01140056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Propriétés thermiques des bétons de bois : approche expérimentale et modélisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire GERI END/IFSTTAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENPC, Jun 2014, Marne-la-Vallée, France</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139971v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of swelling of thin clay films induced by adsorption of water</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and modelling issues in unsaturated soils mechanics : Role of microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">6th International Conference on Unsaturated Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sydney, Australia. pp.711-717</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140056v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés thermiques des bétons de bois : approche expérimentale et modélisation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire GERI END/IFSTTAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENPC, Jun 2014, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121388v1</w:t>
+                <w:t xml:space="preserve">hal-01139971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement hydromécanique de béton de granulats de bois par corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques des 20 et 21 mars 2014 sur les Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil, 20-21 mars Clermont Ferrand.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Clermont Ferrand., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11706,103 +11706,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
@@ -11831,103 +11831,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation au MEB environnemental des gonflements de films fin d'argile induits par des variations d'humidité relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -11950,631 +11950,631 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mixture characteristics on hygro-mechanical properties of wood-aggregate concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Étude locale et globale du comportement hydro-mécanique du béton de granulats de bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL MEETINGS 2013: CONSTRUCTION MATERIALS AND INNOVATIONS, SCC 2013, - 4 september 2013,Paris- France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. 5 p</w:t>
+              <w:t xml:space="preserve">2èmes journées scientifiques du GDR 3544 " Sciences du bois ", 19-21/11/2013, Champs sur Marne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951530v1</w:t>
+                <w:t xml:space="preserve">hal-00952908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude locale et globale du comportement hydro-mécanique du béton de granulats de bois</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Comparison of macroscopic and mesoscopic behaviour of an unsaturated sand during water infiltration using X Ray CT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes journées scientifiques du GDR 3544 " Sciences du bois ", 19-21/11/2013, Champs sur Marne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Tomography of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952908v1</w:t>
+                <w:t xml:space="preserve">hal-01587380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of macroscopic and mesoscopic behaviour of an unsaturated sand during water infiltration using X Ray CT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Tomography of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Workshop on experimental micromechanics for geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587380v1</w:t>
+                <w:t xml:space="preserve">hal-01587010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hygro-mechanical properties of wood-aggregate concrete: Experimental study and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on experimental micromechanics for geomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Hong Kong, China</w:t>
+              <w:t xml:space="preserve">5th BIOT Conference on Poromechanics (BIOT-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Vienna, Austria. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01587010v1</w:t>
+                <w:t xml:space="preserve">hal-00812003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygro-mechanical properties of wood-aggregate concrete: Experimental study and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Effect of mixture characteristics on hygro-mechanical properties of wood-aggregate concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th BIOT Conference on Poromechanics (BIOT-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Vienna, Austria. 9p</w:t>
+              <w:t xml:space="preserve">INTERNATIONAL MEETINGS 2013: CONSTRUCTION MATERIALS AND INNOVATIONS, SCC 2013, - 4 september 2013,Paris- France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812003v1</w:t>
+                <w:t xml:space="preserve">hal-00951530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of Microporous Carbons: Application to Coal Swelling during Carbon Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual world conference on Carbon (Carbon 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12593,657 +12593,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A poromechanical model for coal seams injected with carbon dioxide : from an isotherm of adsorption to a swelling of the reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pore2Field 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Rueil-Malmaison, France</w:t>
+              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691804v1</w:t>
+                <w:t xml:space="preserve">hal-00691802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">A dual-porosity model for coal bed reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoproc 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691803v1</w:t>
+                <w:t xml:space="preserve">hal-00691801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption and strain: from the molecule to a coal bed reservoir</w:t>
+                <w:t xml:space="preserve">Effect of nanopore adsorption on solid mechanics : case of CO2 induced swelling of coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691802v1</w:t>
+                <w:t xml:space="preserve">hal-00691800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-porosity model for coal bed reservoirs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">A poromechanical model for coal seams injected with carbon dioxide : from an isotherm of adsorption to a swelling of the reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Pore2Field 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691801v1</w:t>
+                <w:t xml:space="preserve">hal-00691804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of nanopore adsorption on solid mechanics : case of CO2 induced swelling of coal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon dioxide injection in coal beds: from molecular simulations to reservoir simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Geoproc 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691800v1</w:t>
+                <w:t xml:space="preserve">hal-00691803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference on 3D-Imaging of Materials and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, HOURTIN, France</w:t>
@@ -13272,51 +13272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of poromechanics to surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13354,51 +13354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption-induced deformation in porous media and application to CO2-injected coal beds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13494,90 +13494,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expansion thermique des argiles depuis l'échelle moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Stefanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siavash Ghabezloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque du Groupe Français des Argiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Poitiers, France. </w:t>
@@ -13619,77 +13619,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13714,90 +13714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13822,296 +13822,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood-Aggregate concrete : mechanical properties and drying shrinkage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Molecular simulation of the role of interlayer water on the mechanical properties of montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davoud Ebrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Champs sur Marne, France. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Whittle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952907v1</w:t>
+                <w:t xml:space="preserve">hal-00948688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the role of interlayer water on the mechanical properties of montmorillonite</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Wood-Aggregate concrete : mechanical properties and drying shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strains induced by phase changes in deformable porous solids:What about building materials? workshop organized by The Chair "Materials Science for Sustainable Construction"supported by Lafarge, July 8-9, 2013, Ecole des Ponts ParisTech (Champs-sur-Marne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Champs sur Marne, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Whittle</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00948688v1</w:t>
+                <w:t xml:space="preserve">hal-00952907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesion between two clay lamellae: from primitive model to full molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14142,77 +14142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de bétons végétaux à base de bois sous sollicitations complexes hygromécaniques pour des applications &amp;quot;bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées scientifiques du GDR 3544 " Sciences du bois ", 26-28/11/2012, Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Montpellier, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14231,286 +14231,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00952917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adsorption behavior in disordered nanoporous solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, France. 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Champs-Sur-Marne, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702816v1</w:t>
+                <w:t xml:space="preserve">hal-00702677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption behavior in disordered nanoporous solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Champs-Sur-Marne, France. 2011</w:t>
+              <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702677v1</w:t>
+                <w:t xml:space="preserve">hal-00702679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of adsorption and strain in coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14542,152 +14572,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702679v1</w:t>
+                <w:t xml:space="preserve">hal-00702816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14718,51 +14718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy, Marne-la-Vallée, 18-20 avril 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Acker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14864,64 +14864,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Modeling of Coal Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15115,64 +15115,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Poromechanical Behavior of Microporous and Mesoporous Solids: Application to Coal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15258,64 +15258,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saeid Nikoosokahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15389,51 +15389,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the understanding of the poromechanical behavior of cement-based materials and geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Civil Engineering. Université Paris-Est, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15620,51 +15620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752415v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04190" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923957v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudushalamu Aili" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107086" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baronet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanahuja" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104274" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidong Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schlangen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van Breugel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Smith" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105996" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003467v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kovalenko" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00932F" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106105" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877457v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105970" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2018.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ryme&#353;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1417-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1285-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0477" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727222v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Frech-Baronet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000128" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693237v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Akkaoui" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.084" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.09.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M26H6W95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pavel Ba&#382;ant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Keten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0490" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727226v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Karchevsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739115040027" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000102" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273137v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.005" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01272448v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9277-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273142v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Nazarova" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Nazarov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478914020136" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273141v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Khan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739114030016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955330v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zuber" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.004" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840477v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.006" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHMDJC0N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rey" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007906" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691796v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Tweedie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Constantinides" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyn J. van Vliet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03599.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3920GV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamlin M. Jennings" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bentivegna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2009.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLRZ9TJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901033106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas X. Randall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahalia Miller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bobko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.11.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ9W1V6Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Ortega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangshin Tai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02012.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR27BMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG09X05Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465733v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01121388v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951530v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952908v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952907v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudushalamu Aili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sellin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baronet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanahuja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidong Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schlangen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van Breugel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kovalenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00932F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105970" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2018.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ryme&#353;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1417-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1285-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Frech-Baronet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Akkaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.084" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.09.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M26H6W95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pavel Ba&#382;ant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Keten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0490" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01272448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9277-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Karchevsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739115040027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Nazarov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Nazarova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739114030016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zuber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478914020136" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHMDJC0N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007906" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Tweedie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Constantinides" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyn J. van Vliet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03599.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3920GV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamlin M. Jennings" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bentivegna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2009.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLRZ9TJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901033106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas X. Randall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahalia Miller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bobko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.11.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ9W1V6Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Ortega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangshin Tai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02012.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR27BMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG09X05Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01121388v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952908v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>