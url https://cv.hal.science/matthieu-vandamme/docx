--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -767,572 +767,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinping Zhu</w:t>
+                <w:t xml:space="preserve">Linking elastic properties of various carbonate rocks to their microstructure by coupling nanoindentation and SEM-EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Qiang Ren</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107131⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.105456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159290v1</w:t>
+                <w:t xml:space="preserve">hal-04165900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking elastic properties of various carbonate rocks to their microstructure by coupling nanoindentation and SEM-EDS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
+                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 170, pp.105456. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.154704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165900v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinping Zhu</w:t>
+                <w:t xml:space="preserve">On the long-term delayed strain of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.107086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346518v1</w:t>
+                <w:t xml:space="preserve">hal-03923957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long-term delayed strain of concrete structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Sellin</w:t>
+                <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zhenlei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 165, pp.107086. </w:t>
+              <w:t xml:space="preserve">, 2023, 167, pp.107131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923957v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Expansion of Cement Paste at Various Relative Humidities after Long-term Drying: Experiments and Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1418,51 +1418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinping Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.107242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,671 +1754,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 plume and pressure monitoring through pressure sensors above the caprock</w:t>
+                <w:t xml:space="preserve">A two-scale method to rapidly characterize the logarithmic basic creep of concrete by coupling microindentation and uniaxial compression creep test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojin Zheng</w:t>
+                <w:t xml:space="preserve">J. Baronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nicolas Espinoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">L. Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103660⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.104274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905395v1</w:t>
+                <w:t xml:space="preserve">hal-04186702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meso-scale model of clay matrix: the role of hydration transitions in geomechanical behavior</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hua-Xiang Zhu</w:t>
+                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliass Tahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2SM00773H⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994258v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale method to rapidly characterize the logarithmic basic creep of concrete by coupling microindentation and uniaxial compression creep test</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A meso-scale model of clay matrix: the role of hydration transitions in geomechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Charron</w:t>
+                <w:t xml:space="preserve">Farid Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vandamme</w:t>
+                <w:t xml:space="preserve">Hua-Xiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanahuja</w:t>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 125, pp.104274. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (41), pp.7931-7948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00773H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186702v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
+                <w:t xml:space="preserve">CO2 plume and pressure monitoring through pressure sensors above the caprock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliass Tahiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Xiaojin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, 39 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186670v1</w:t>
+                <w:t xml:space="preserve">hal-03905395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the short-term creep recovery of hardened cement paste at micrometre length scale</w:t>
+                <w:t xml:space="preserve">Oedometric-like setup for the study of water transport in porous media by quasi-elastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yidong Gan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Julie Wolanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Chen</w:t>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Schlangen</w:t>
+                <w:t xml:space="preserve">Claude Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaas van Breugel</w:t>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106562⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), pp.024106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0030297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411081v1</w:t>
+                <w:t xml:space="preserve">hal-03162209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Rahoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2463,340 +2463,340 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 143, pp.106227. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oedometric-like setup for the study of water transport in porous media by quasi-elastic neutron scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in atomistic modeling and understanding of drying shrinkage in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0030297⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 148, pp.106536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162209v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in atomistic modeling and understanding of drying shrinkage in cementitious materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the short-term creep recovery of hardened cement paste at micrometre length scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yidong Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schlangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klaas van Breugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 148, pp.106536. </w:t>
+              <w:t xml:space="preserve">, 2021, 149, pp.106562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304057v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transient variations of permeability in coal seams at the reservoir scale</w:t>
               </w:r>
@@ -2880,451 +2880,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse and cavitation during the drying of water-saturated PDMS sponges with closed porosity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-cantilever testing on the short-term creep behaviour of cement paste at micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yidong Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phu Tuan Anh Nguyen</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schlangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SM00932F⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, p106105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03003467v1</w:t>
+                <w:t xml:space="preserve">hal-02877486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">M. Bottoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Granet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-cantilever testing on the short-term creep behaviour of cement paste at micro-scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yidong Gan</w:t>
+                <w:t xml:space="preserve">Collapse and cavitation during the drying of water-saturated PDMS sponges with closed porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Tuan Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongzhi Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artem Kovalenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 134, p106105. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (42), pp.9693-9704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00932F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877486v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viscoelastic poromechanical model for shrinkage and creep of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum to 'Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?'</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,174 +3781,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation of water in hardened cement paste under short-term desorption measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiří Rymeš</w:t>
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1285-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015058v1</w:t>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3966,206 +3979,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108, pp. 186-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.L. Wang</w:t>
+                <w:t xml:space="preserve">Cavitation of water in hardened cement paste under short-term desorption measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Rymeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1285-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two models based on local microscopic relaxations to explain long-term basic creep of concrete</w:t>
               </w:r>
@@ -4444,265 +4444,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality between Creep and Relaxation of a Cement Paste at Different Levels of Relative Humidity: Characterization by Microindentation and Analytical Modeling</w:t>
+                <w:t xml:space="preserve">Experimental and micromechanical analysis of the elastic properties of wood-aggregate concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhao Chen</w:t>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Sorelli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Sanahuja</w:t>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000128⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (44), pp.346 - 357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727222v1</w:t>
+                <w:t xml:space="preserve">hal-01693237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and micromechanical analysis of the elastic properties of wood-aggregate concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duality between Creep and Relaxation of a Cement Paste at Different Levels of Relative Humidity: Characterization by Microindentation and Analytical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhao Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+                <w:t xml:space="preserve">Jessy Frech-Baronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Julien Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 134 (44), pp.346 - 357. </w:t>
+              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693237v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and inverse problems of gas emission and the sorptive deformation of coal beds</w:t>
               </w:r>
@@ -4929,512 +4929,525 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695174v1</w:t>
+                <w:t xml:space="preserve">hal-02068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Carrier</w:t>
+                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.01009. </w:t>
+              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068342v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. A. Nazarov</w:t>
+                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (44), pp.12766-12776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693236v1</w:t>
+                <w:t xml:space="preserve">hal-01695174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t>
+                <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kimberly E. Kurtis</w:t>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.158 - 168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425118v1</w:t>
+                <w:t xml:space="preserve">hal-01727223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5518,187 +5531,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
+                <w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+                <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly E. Kurtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 162, pp.158 - 168. </w:t>
+              <w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2016.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727223v1</w:t>
+                <w:t xml:space="preserve">hal-01425118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolutions of non-aging viscoelastic Poisson's ratio of concrete and implications for creep of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,51 +5706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp 144-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5796,51 +5796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficiency of entrained air voids for freeze-thaw durability through modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,248 +6011,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical contribution for the prediction of the viscoelastic properties of high rate recycled asphalt and influence of the level blending</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical and practical differences between creep and relaxation Poisson's ratios in linear viscoelasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Eddhahak</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">van Thang Vu</w:t>
+                <w:t xml:space="preserve">B Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.acme.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (4), pp.537-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11043-015-9277-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273137v1</w:t>
+                <w:t xml:space="preserve">hal-01272448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and practical differences between creep and relaxation Poisson's ratios in linear viscoelasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+                <w:t xml:space="preserve">Micromechanical contribution for the prediction of the viscoelastic properties of high rate recycled asphalt and influence of the level blending</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anissa Eddhahak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Masson</w:t>
+                <w:t xml:space="preserve">van Thang Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Time-Dependent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (4), pp.537-555. </w:t>
+              <w:t xml:space="preserve">Archives of civil and mechanical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11043-015-9277-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.acme.2015.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272448v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep of lubricated layered nano-porous solids and application to cementitious materials</w:t>
               </w:r>
@@ -6342,51 +6342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6706,51 +6706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,51 +6758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7057,51 +7057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of swelling clay particles at finite temperature upon hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7485,51 +7485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESEM study of the humidity-induced swelling of clay film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7619,51 +7619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7671,51 +7671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8035,360 +8035,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying plasticity-independent creep compliance and relaxation of viscoelastoplastic materials under contact loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine A. Tweedie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Krystyn J. van Vliet</w:t>
+                <w:t xml:space="preserve">S. Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (5), pp.777-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691796v1</w:t>
+                <w:t xml:space="preserve">hal-01936519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.2659-2670</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936519v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying plasticity-independent creep compliance and relaxation of viscoelastoplastic materials under contact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine A. Tweedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+                <w:t xml:space="preserve">Krystyn J. van Vliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (5), pp.2659-2670</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.302-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691799v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of microporous media</w:t>
               </w:r>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (4), pp.606-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8482,51 +8482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled nanoindentation/SEM-EDS study on low water/cement ratio Portland cement paste: Evidence for C-S-H/Ca(OH)2 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9691,103 +9691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
@@ -9950,77 +9950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of long-term kinetics of autogenous shrinkage from self-desiccation of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10317,64 +10317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et optimisation des propriétés mécaniques et thermiques des bétons de bois : effet des variations hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10425,90 +10425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
@@ -10531,385 +10531,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194699v1</w:t>
+                <w:t xml:space="preserve">hal-01194708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134948v1</w:t>
+                <w:t xml:space="preserve">hal-01194699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194708v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A μCT investigation of the collapse of a loose unsaturated sand specimen : comparison between macroscopic and mesoscopic scale.</w:t>
               </w:r>
@@ -10934,51 +10934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11020,51 +11020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11072,51 +11072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th U.S. Rock Mechanics/Geomechanics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11135,247 +11135,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of swelling of thin clay films induced by adsorption of water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Wang</w:t>
+                <w:t xml:space="preserve">Propriétés thermiques des bétons de bois : approche expérimentale et modélisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milwaukee, United States</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140056v1</w:t>
+                <w:t xml:space="preserve">hal-01121388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés thermiques des bétons de bois : approche expérimentale et modélisation.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Experimental study of swelling of thin clay films induced by adsorption of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milwaukee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121388v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling issues in unsaturated soils mechanics : Role of microstructure</w:t>
               </w:r>
@@ -11400,51 +11400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11499,51 +11499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11611,64 +11611,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement hydromécanique de béton de granulats de bois par corrélation d'images numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11719,51 +11719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11831,64 +11831,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation au MEB environnemental des gonflements de films fin d'argile induits par des variations d'humidité relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,64 +11956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude locale et globale du comportement hydro-mécanique du béton de granulats de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12090,51 +12090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12215,51 +12215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12301,77 +12301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygro-mechanical properties of wood-aggregate concrete: Experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th BIOT Conference on Poromechanics (BIOT-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Vienna, Austria. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12396,64 +12396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mixture characteristics on hygro-mechanical properties of wood-aggregate concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual world conference on Carbon (Carbon 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12651,51 +12651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
@@ -12845,64 +12845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13074,51 +13074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoproc 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
@@ -13160,51 +13160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13606,77 +13606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13714,51 +13714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13766,51 +13766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13822,270 +13822,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the role of interlayer water on the mechanical properties of montmorillonite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davoud Ebrahim</w:t>
+                <w:t xml:space="preserve">Wood-Aggregate concrete : mechanical properties and drying shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">France. 2013</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strains induced by phase changes in deformable porous solids:What about building materials? workshop organized by The Chair "Materials Science for Sustainable Construction"supported by Lafarge, July 8-9, 2013, Ecole des Ponts ParisTech (Champs-sur-Marne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Champs sur Marne, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00948688v1</w:t>
+                <w:t xml:space="preserve">hal-00952907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood-Aggregate concrete : mechanical properties and drying shrinkage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Molecular simulation of the role of interlayer water on the mechanical properties of montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davoud Ebrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Champs sur Marne, France. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Whittle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00952907v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00948688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesion between two clay lamellae: from primitive model to full molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14142,64 +14142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de bétons végétaux à base de bois sous sollicitations complexes hygromécaniques pour des applications &amp;quot;bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14276,51 +14276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Champs-Sur-Marne, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14339,260 +14339,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Coupling of adsorption and strain in coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France. 2011</w:t>
+              <w:t xml:space="preserve">ALERT-geomaterials - Workshop 2011 (21st edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00702679v1</w:t>
+                <w:t xml:space="preserve">hal-03995472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of adsorption and strain in coal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT-geomaterials - Workshop 2011 (21st edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France. </w:t>
+              <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995472v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
               </w:r>
@@ -15620,51 +15620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudushalamu Aili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sellin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baronet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanahuja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidong Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schlangen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van Breugel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003467v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kovalenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00932F" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105970" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2018.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ryme&#353;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1417-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1285-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787521v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Frech-Baronet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Akkaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.084" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.09.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M26H6W95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pavel Ba&#382;ant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Keten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0490" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.005" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01272448v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9277-5" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Karchevsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739115040027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Nazarov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Nazarova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739114030016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zuber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478914020136" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHMDJC0N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007906" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Tweedie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Constantinides" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyn J. van Vliet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03599.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3920GV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamlin M. Jennings" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bentivegna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2009.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLRZ9TJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901033106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas X. Randall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahalia Miller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bobko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.11.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ9W1V6Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Ortega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangshin Tai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02012.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR27BMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG09X05Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01121388v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952908v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudushalamu Aili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sellin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baronet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanahuja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidong Gan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schlangen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van Breugel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kovalenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00932F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105970" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2018.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ryme&#353;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1417-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1285-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Akkaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Frech-Baronet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000128" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.09.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M26H6W95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pavel Ba&#382;ant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Keten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0490" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01272448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9277-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Karchevsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739115040027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Nazarov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Nazarova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739114030016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zuber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478914020136" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHMDJC0N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007906" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Tweedie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Constantinides" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyn J. van Vliet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03599.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3920GV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamlin M. Jennings" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bentivegna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2009.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLRZ9TJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901033106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas X. Randall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahalia Miller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bobko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.11.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ9W1V6Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Ortega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangshin Tai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02012.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR27BMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG09X05Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01121388v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952908v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952907v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>