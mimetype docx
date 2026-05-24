--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -767,763 +767,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking elastic properties of various carbonate rocks to their microstructure by coupling nanoindentation and SEM-EDS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
+                <w:t xml:space="preserve">Zhenlei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105456⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 167, pp.107131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165900v1</w:t>
+                <w:t xml:space="preserve">hal-04159290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinping Zhu</w:t>
+                <w:t xml:space="preserve">Linking elastic properties of various carbonate rocks to their microstructure by coupling nanoindentation and SEM-EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 159, pp.154704. </w:t>
+              <w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170, pp.105456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04346518v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the long-term delayed strain of concrete structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulation of the confined crystallization of ice in cement nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107086⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159, pp.154704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0169783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923957v1</w:t>
+                <w:t xml:space="preserve">hal-04346518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of aluminates in C-A-S-H: A cryogenic stability insight, an extension of DNA-code rule, and a general structural-chemical formula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xinping Zhu</w:t>
+                <w:t xml:space="preserve">On the long-term delayed strain of concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 167, pp.107131. </w:t>
+              <w:t xml:space="preserve">, 2023, 165, pp.107086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.107086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159290v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Expansion of Cement Paste at Various Relative Humidities after Long-term Drying: Experiments and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular simulations of premelted films between C-S-H and ice: Implication for cryo-suction in cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (3), pp.151-165. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 174, pp.107341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.21.151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04408749v1</w:t>
+                <w:t xml:space="preserve">hal-04233404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulations of premelted films between C-S-H and ice: Implication for cryo-suction in cement-based materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhengwu Jiang</w:t>
+                <w:t xml:space="preserve">Thermal Expansion of Cement Paste at Various Relative Humidities after Long-term Drying: Experiments and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 174, pp.107341. </w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (3), pp.151-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2023.107341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.21.151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04233404v1</w:t>
+                <w:t xml:space="preserve">hal-04408749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of nanoscale elastic and tensile failure properties of cementitious calcium-silicate-hydrate materials at cryogenic temperatures: A molecular simulation study</w:t>
               </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengwu Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 172, pp.107242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1754,1049 +1754,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04167031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-scale method to rapidly characterize the logarithmic basic creep of concrete by coupling microindentation and uniaxial compression creep test</w:t>
+                <w:t xml:space="preserve">A meso-scale model of clay matrix: the role of hydration transitions in geomechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Baronet</w:t>
+                <w:t xml:space="preserve">Farid Asadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sorelli</w:t>
+                <w:t xml:space="preserve">Hua-Xiang Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Charron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Sanahuja</w:t>
+                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104274⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (41), pp.7931-7948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2SM00773H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186702v1</w:t>
+                <w:t xml:space="preserve">hal-03994258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">CO2 plume and pressure monitoring through pressure sensors above the caprock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, 39 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186670v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meso-scale model of clay matrix: the role of hydration transitions in geomechanical behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A two-scale method to rapidly characterize the logarithmic basic creep of concrete by coupling microindentation and uniaxial compression creep test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Baronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Asadi</w:t>
+                <w:t xml:space="preserve">J.-P. Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hua-Xiang Zhu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+                <w:t xml:space="preserve">J. Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (41), pp.7931-7948. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 125, pp.104274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2SM00773H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2021.104274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994258v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 plume and pressure monitoring through pressure sensors above the caprock</w:t>
+                <w:t xml:space="preserve">Numerical investigation of salt-frost damage of pervious concrete at the scale of a few aggregates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojin Zheng</w:t>
+                <w:t xml:space="preserve">Iliass Tahiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Nicolas Espinoza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Quoc Huy Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 117, 39 p. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162, pp.106971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2022.103660⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2022.106971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905395v1</w:t>
+                <w:t xml:space="preserve">hal-04186670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oedometric-like setup for the study of water transport in porous media by quasi-elastic neutron scattering</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the short-term creep recovery of hardened cement paste at micrometre length scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Wolanin</w:t>
+                <w:t xml:space="preserve">Yidong Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+                <w:t xml:space="preserve">Yu Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Payre</w:t>
+                <w:t xml:space="preserve">Erik Schlangen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Antonelli</w:t>
+                <w:t xml:space="preserve">Klaas van Breugel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0030297⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 149, pp.106562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162209v1</w:t>
+                <w:t xml:space="preserve">hal-04411081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
+                <w:t xml:space="preserve">Advances in atomistic modeling and understanding of drying shrinkage in cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tulio Honorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Mosquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 143, pp.106227. </w:t>
+              <w:t xml:space="preserve">, 2021, 148, pp.106536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164493v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in atomistic modeling and understanding of drying shrinkage in cementitious materials</w:t>
+                <w:t xml:space="preserve">Oedometric-like setup for the study of water transport in porous media by quasi-elastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Javad Abdolhosseini Qomi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Wolanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Antonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106536⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (2), pp.024106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0030297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304057v1</w:t>
+                <w:t xml:space="preserve">hal-03162209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the short-term creep recovery of hardened cement paste at micrometre length scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yidong Gan</w:t>
+                <w:t xml:space="preserve">Impact of an SRA (hexylene glycol) on irreversible drying shrinkage and pore solution properties of cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Rahoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mosquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 149, pp.106562. </w:t>
+              <w:t xml:space="preserve">, 2021, 143, pp.106227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411081v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling transient variations of permeability in coal seams at the reservoir scale</w:t>
               </w:r>
@@ -2880,451 +2880,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-cantilever testing on the short-term creep behaviour of cement paste at micro-scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yidong Gan</w:t>
+                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ginger El Tabbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bottoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Granet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106105⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142, pp.104016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877486v1</w:t>
+                <w:t xml:space="preserve">hal-02877482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the drying shrinkage of porous materials by considering both capillary and adsorption effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Collapse and cavitation during the drying of water-saturated PDMS sponges with closed porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phu Tuan Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S. Granet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Kovalenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104016⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (42), pp.9693-9704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SM00932F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877482v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03003467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse and cavitation during the drying of water-saturated PDMS sponges with closed porosity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phu Tuan Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Micro-cantilever testing on the short-term creep behaviour of cement paste at micro-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yidong Gan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artem Kovalenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hongzhi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Schlangen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 16 (42), pp.9693-9704. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 134, p106105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0SM00932F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2020.106105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03003467v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viscoelastic poromechanical model for shrinkage and creep of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3553,51 +3553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum to 'Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?'</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3781,391 +3781,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.L. Wang</w:t>
+                <w:t xml:space="preserve">Cavitation of water in hardened cement paste under short-term desorption measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ippei Maruyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Rymeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Coasne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-018-1285-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02125805v1</w:t>
+                <w:t xml:space="preserve">hal-02015058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
+                <w:t xml:space="preserve">Permeability changes in coal seams: the role of anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Masson</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 108, pp. 186-200. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.52-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2018.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787521v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavitation of water in hardened cement paste under short-term desorption measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jiří Rymeš</w:t>
+                <w:t xml:space="preserve">Is long-term autogenous shrinkage a creep phenomenon induced by capillary effects due to self-desiccation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Coasne</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (6), </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 108, pp. 186-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1617/s11527-018-1285-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015058v1</w:t>
+                <w:t xml:space="preserve">hal-01787521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two models based on local microscopic relaxations to explain long-term basic creep of concrete</w:t>
               </w:r>
@@ -4444,265 +4444,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01825099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and micromechanical analysis of the elastic properties of wood-aggregate concrete</w:t>
+                <w:t xml:space="preserve">Duality between Creep and Relaxation of a Cement Paste at Different Levels of Relative Humidity: Characterization by Microindentation and Analytical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+                <w:t xml:space="preserve">Zhao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Luca Sorelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Frech-Baronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693237v1</w:t>
+                <w:t xml:space="preserve">hal-01727222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duality between Creep and Relaxation of a Cement Paste at Different Levels of Relative Humidity: Characterization by Microindentation and Analytical Modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and micromechanical analysis of the elastic properties of wood-aggregate concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessy Frech-Baronet</w:t>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Sanahuja</w:t>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomechanics and Micromechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (4), </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 134 (44), pp.346 - 357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)NM.2153-5477.0000128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.12.084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01727222v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and inverse problems of gas emission and the sorptive deformation of coal beds</w:t>
               </w:r>
@@ -4929,776 +4929,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoît Carrier</w:t>
+                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (44), pp.12766-12776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068342v1</w:t>
+                <w:t xml:space="preserve">hal-01695174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. A. Nazarov</w:t>
+                <w:t xml:space="preserve">The Potential of Mean Force concept for bridging (length and time) scales in the modeling of complex porous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Ioannidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.01009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714001009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01693236v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration Phase Diagram of Clay Particles from Molecular Simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+                <w:t xml:space="preserve">Estimation of the deformation and filtration properties of coal by adsorption test data based on solution of the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (44), pp.12766-12776. </w:t>
+              <w:t xml:space="preserve">Доклады Академии Наук / Doklady Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (6), pp.323 - 327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b03198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1028335817060076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01695174v1</w:t>
+                <w:t xml:space="preserve">hal-01693236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
+                <w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.N. Espinoza</w:t>
+                <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly E. Kurtis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 162, pp.158 - 168. </w:t>
+              <w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coal.2016.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727223v1</w:t>
+                <w:t xml:space="preserve">hal-01425118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Carrier</w:t>
+                <w:t xml:space="preserve">Adsorptive-mechanical properties of reconstituted granular coal: Experimental characterization and poromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (5), pp.1370-1379. </w:t>
+              <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 162, pp.158 - 168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coal.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01975527v1</w:t>
+                <w:t xml:space="preserve">hal-01727223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Fractal Geometry to Recover the 3D Air Void, Scale-Independent, Microstructure Information From 2D Sections of Mortars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Water on Elastic and Creep Properties of Self-Standing Clay Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
+                <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Civil Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (2), </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (5), pp.1370-1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/ACEM20150030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b03431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01425118v1</w:t>
+                <w:t xml:space="preserve">hal-01975527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time evolutions of non-aging viscoelastic Poisson's ratio of concrete and implications for creep of C-S-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5706,51 +5706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sanahuja</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 90, pp 144-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5796,51 +5796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the efficiency of entrained air voids for freeze-thaw durability through modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan P. Mayercsik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,77 +6017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical and practical differences between creep and relaxation Poisson's ratios in linear viscoelasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6342,51 +6342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desorption-induced shear failure of coal bed seams during gas depletion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6394,51 +6394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137, pp.142-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6706,51 +6706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of adsorptive–poromechanical properties of bituminous coal cores exposed to CO2: Adsorption, swelling strains, swelling stresses and impact on fracture permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6758,51 +6758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Coal Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 134-135, pp.80-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7057,77 +7057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic properties of swelling clay particles at finite temperature upon hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J.-M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri van Damme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7485,51 +7485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESEM study of the humidity-induced swelling of clay film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7613,385 +7613,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (2), pp.84-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914347v1</w:t>
+                <w:t xml:space="preserve">hal-00946131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+                <w:t xml:space="preserve">A transverse isotropic model for microporous solids - Application to coal matrix adsorption and swelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (12), pp.6113-6123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JB010337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/geolett.13.00013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00946131v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D investigation and characterisation of capillary collapse of a loose unsaturated sand using X-ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (6), pp.783-800. </w:t>
@@ -8035,360 +8035,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying plasticity-independent creep compliance and relaxation of viscoelastoplastic materials under contact loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Nikoosokhan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Dangla</w:t>
+                <w:t xml:space="preserve">Catherine A. Tweedie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Constantinides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyn J. van Vliet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (1), pp.302-312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936519v1</w:t>
+                <w:t xml:space="preserve">hal-00691796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
+                <w:t xml:space="preserve">A Poromechanical Model for Coal Seams Injected with Carbon Dioxide: From an Isotherm of Adsorption to a Swelling of the Reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nikoosokhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 67 (5), pp.777-786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2012048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691799v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01936519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying plasticity-independent creep compliance and relaxation of viscoelastoplastic materials under contact loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adsorption-induced deformation of microporous materials: coal swelling induced by CO2-CH4 competitive adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franz-Josef Ulm</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krystyn J. van Vliet</w:t>
+                <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 27 (1), pp.302-312</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.2659-2670</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691796v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanics of microporous media</w:t>
               </w:r>
@@ -8400,51 +8400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (4), pp.606-622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8482,51 +8482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coupled nanoindentation/SEM-EDS study on low water/cement ratio Portland cement paste: Evidence for C-S-H/Ca(OH)2 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9691,103 +9691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssouf Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indentation 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
@@ -9950,77 +9950,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of long-term kinetics of autogenous shrinkage from self-desiccation of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abudushalamu Aili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Masson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10317,64 +10317,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et optimisation des propriétés mécaniques et thermiques des bétons de bois : effet des variations hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10425,90 +10425,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal states, stress-strain behavior and elasticity in oedometrically compressed model granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
@@ -10531,454 +10531,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194708v1</w:t>
+                <w:t xml:space="preserve">hal-01194699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for measuring grain displacements in granular materials by X-ray computed tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRS-ETE, Jun 2015, Quebec city, Canada</w:t>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194699v1</w:t>
+                <w:t xml:space="preserve">hal-01134948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A µCT investigation of the collapse of a loose unsaturated sands specimen : comparison between macroscopic and mesoscopic scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-F. Bruchon</w:t>
+                <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linlin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro and Macro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.1171-1176</w:t>
+              <w:t xml:space="preserve">Multi-scale computational methods for bridging scales in materials and structures (EuroMech Colloquium 559)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EuroMech; Technische Universiteit Eindhoven; Université Paris-Est Marne-la-Vallée; University of Stuttgart, Feb 2015, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134948v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A μCT investigation of the collapse of a loose unsaturated sand specimen : comparison between macroscopic and mesoscopic scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11020,51 +11020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress Path of Coal Seams During Depletion: The Effect of Desorption on Coal Failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.N. Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11072,51 +11072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49th U.S. Rock Mechanics/Geomechanics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11141,64 +11141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés thermiques des bétons de bois : approche expérimentale et modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11374,90 +11374,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and modelling issues in unsaturated soils mechanics : Role of microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Sydney, Australia. pp.711-717</w:t>
@@ -11499,64 +11499,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11605,277 +11605,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du comportement hydromécanique de béton de granulats de bois par corrélation d'images numériques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées thématiques des 20 et 21 mars 2014 sur les Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil, 20-21 mars Clermont Ferrand.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Clermont Ferrand., France</w:t>
+              <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022796v1</w:t>
+                <w:t xml:space="preserve">hal-01137696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method for measuring grains displacement in granular materials by X-ray computed tomography</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Etude du comportement hydromécanique de béton de granulats de bois par corrélation d'images numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Granular Media Across Scales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées thématiques des 20 et 21 mars 2014 sur les Techniques d'Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil, 20-21 mars Clermont Ferrand.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Clermont Ferrand., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01137696v1</w:t>
+                <w:t xml:space="preserve">hal-01022796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation au MEB environnemental des gonflements de films fin d'argile induits par des variations d'humidité relative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11956,64 +11956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude locale et globale du comportement hydro-mécanique du béton de granulats de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12051,90 +12051,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of macroscopic and mesoscopic behaviour of an unsaturated sand during water infiltration using X Ray CT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12176,103 +12176,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography characterisation of the changes in statistical homogeneity of an unsaturated sand during imbibition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on experimental micromechanics for geomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hong Kong, China</w:t>
@@ -12301,77 +12301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hygro-mechanical properties of wood-aggregate concrete: Experimental study and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th BIOT Conference on Poromechanics (BIOT-5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Vienna, Austria. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12396,64 +12396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of mixture characteristics on hygro-mechanical properties of wood-aggregate concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12530,51 +12530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual world conference on Carbon (Carbon 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12651,51 +12651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MPPS 2011, Symposium on Mechanics and Physics of Porous Solids : A tribute to Pr. Olivier Coussy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Marne-la-Vallée, France. pp.1-1</w:t>
@@ -12845,64 +12845,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Porous Media, Interpore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13074,51 +13074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J. M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoproc 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Perth, Australia</w:t>
@@ -13160,51 +13160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13606,77 +13606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromechanical couplings in the clay matrix of argilite: some methodological aspects of the atomistic-to-continuum upscaling (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linlin Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13714,51 +13714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poromechanical Behavior of Recompacted or Natural Coal with CO2: Modeling and Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13766,51 +13766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Dangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vidal-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13822,270 +13822,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00948374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood-Aggregate concrete : mechanical properties and drying shrinkage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabine Caré</w:t>
+                <w:t xml:space="preserve">Molecular simulation of the role of interlayer water on the mechanical properties of montmorillonite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davoud Ebrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Champs sur Marne, France. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Whittle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00952907v1</w:t>
+                <w:t xml:space="preserve">hal-00948688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular simulation of the role of interlayer water on the mechanical properties of montmorillonite</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davoud Ebrahim</w:t>
+                <w:t xml:space="preserve">Wood-Aggregate concrete : mechanical properties and drying shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strains induced by phase changes in deformable porous solids:What about building materials? workshop organized by The Chair "Materials Science for Sustainable Construction"supported by Lafarge, July 8-9, 2013, Ecole des Ponts ParisTech (Champs-sur-Marne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Champs sur Marne, France. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Whittle</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00948688v1</w:t>
+                <w:t xml:space="preserve">hal-00952907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohesion between two clay lamellae: from primitive model to full molecular simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland J-M Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14142,64 +14142,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de bétons végétaux à base de bois sous sollicitations complexes hygromécaniques pour des applications &amp;quot;bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Akkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Caré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14276,51 +14276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J.M. Pellenq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Fen-Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Champs-Sur-Marne, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14339,260 +14339,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of adsorption and strain in coal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brochard</w:t>
+                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT-geomaterials - Workshop 2011 (21st edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Aussois, France. </w:t>
+              <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995472v1</w:t>
+                <w:t xml:space="preserve">hal-00702679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of capillary collapse in granular materials by x-ray microtomography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pereira</w:t>
+                <w:t xml:space="preserve">Coupling of adsorption and strain in coal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vandamme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pellenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen-Chong Teddy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics and Physics of Porous Solids - mpps 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, France. 2011</w:t>
+              <w:t xml:space="preserve">ALERT-geomaterials - Workshop 2011 (21st edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Aussois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702679v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO2 injection in coal bed reservoirs : A dual poroelastic model</w:t>
               </w:r>
@@ -15620,51 +15620,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923957v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudushalamu Aili" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sellin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107086" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408749v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.151" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baronet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanahuja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104274" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411081v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidong Gan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schlangen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van Breugel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106562" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877486v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106105" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003467v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kovalenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00932F" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105970" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2018.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ryme&#353;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1417-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015058v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1285-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Akkaoui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.084" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Frech-Baronet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000128" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.09.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M26H6W95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pavel Ba&#382;ant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Keten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0490" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01272448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9277-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Karchevsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739115040027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Nazarov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Nazarova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739114030016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zuber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478914020136" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHMDJC0N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007906" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691796v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Tweedie" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Constantinides" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyn J. van Vliet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03599.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3920GV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamlin M. Jennings" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bentivegna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2009.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLRZ9TJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901033106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas X. Randall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahalia Miller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bobko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.11.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ9W1V6Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Ortega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangshin Tai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02012.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR27BMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG09X05Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01121388v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022796v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952908v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952907v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05423278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Mahmoud Hawchar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Osselin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0282117" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siavash Ghabezloo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dangla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mesnil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2025.104847" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752415v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plazanet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Coasne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c04190" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662681v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Rahoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ippei Maruyama" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mosquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2024.107620" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355038v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinping Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Ren" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Li" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107407" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlei Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107131" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengwu Jiang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169783" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abudushalamu Aili" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sellin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.107086" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233404v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107341" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.21.151" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107242" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167031v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0156229" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994258v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Asadi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Xiang Zhu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00773H" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03905395v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojin Zheng" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2022.103660" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186702v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Baronet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sorelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Charron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vandamme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanahuja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2021.104274" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Tahiri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Huy Vu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106971" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411081v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yidong Gan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Schlangen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaas van Breugel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106562" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304057v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Abdolhosseini Qomi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106536" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03162209v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Wolanin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Giraud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Payre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Benoit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Antonelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0030297" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164493v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106227" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03164498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Abouloifa" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jngse.2021.103796" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877482v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginger El Tabbal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bottoni" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Granet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003467v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phu Tuan Anh Nguyen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Kovalenko" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SM00932F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877486v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongzhi Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106105" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Masson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105970" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877474v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Smith" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly E. Kurtis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.105996" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coche.2018.12.005" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305980v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Masson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.07.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411083v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Ryme&#353;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-019-1417-y" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015058v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-018-1285-x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Wang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espinoza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2018.09.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787521v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02125497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2018.0477" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896675v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Leb&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01359D" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825099v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00170" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727222v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Chen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sorelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Frech-Baronet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sanahuja" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000128" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693237v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Akkaoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Car&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.12.084" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693235v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Nazarov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478917020090" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686216v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Peigney" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-017-0596-3" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695174v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b03198" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068342v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Ioannidou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Carrier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J. M. Pellenq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714001009" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693236v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1028335817060076" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01425118v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan P. Mayercsik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/ACEM20150030" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727223v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Espinoza" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vidal-Gilbert" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2016.06.003" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b03431" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426359v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.09.014" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M26H6W95-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727224v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.06.004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727225v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Sinko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k Pavel Ba&#382;ant" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinan Keten" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2016.0490" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01272448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Masson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-015-9277-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273137v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Eddhahak" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Thang Vu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acme.2015.05.005" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273134v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)NM.2153-5477.0000102" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118564v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.10.016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727226v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L. Karchevsky" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739115040027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid A. Nazarov" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa A. Nazarova" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N. Khan" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1062739114030016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118563v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2014.09.010" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955330v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Le Roy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Zuber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2014.01.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01085940v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokhan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.07.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118565v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri van Damme" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp412160e" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273142v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1990478914020136" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz-Josef Ulm" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2013.05.006" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHMDJC0N-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818722v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Rey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4007906" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946090v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linlin Wang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Pellenq" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la402781p" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946131v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geolett.13.00013" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914347v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JB010337" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9HTS898C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00946102v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0452-6" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0GX4TLMX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691796v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Tweedie" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Constantinides" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyn J. van Vliet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936519v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikoosokhan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2012048" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691799v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen-Chong" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691798v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555495v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey J. Chen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chanvillard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03599.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542308v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lecampion" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coussy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2010.07.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555519v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fonollosa" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.09.017" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RM3920GV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555531v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamlin M. Jennings" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vanzo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bentivegna" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2009.08.007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLRZ9TJV-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555536v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0901033106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas X. Randall" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/JMR.2009.0149" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555544v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahalia Miller" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P. Bobko" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2007.11.014" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ9W1V6Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555551v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Ortega" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuangshin Tai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2007.02012.x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QPR27BMV-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555554v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2005.05.043" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PG09X05Q-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05266528v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Minh Tang" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Cuira" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686230v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Stefanou" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.085" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686247v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784480779.077" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03994310v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01711728v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01214733v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Khalili" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194699v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134948v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194708v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01293403v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265786v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01121388v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01140056v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Carrier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J.-M. Pellenq" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01134981v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137696v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01022796v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01137673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pellenq" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952908v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587380v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01587010v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00951530v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274150v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J.M. Pellenq" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691802v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691801v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691800v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691804v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691803v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546705v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Bruchon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545954v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545909v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995501v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01194710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948374v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948688v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davoud Ebrahim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Whittle" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00948677v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland J-M Pellenq" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Damme" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00952917v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702677v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702679v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995472v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen-Chong Teddy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00702816v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595113v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Acker" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Fen Chong" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Feraille Fresnet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fran&#231;oise Kaspi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3829/act-actmpps-fr" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119448v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;goire" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary-wiley-com.extranet.enpc.fr/doi/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372621.ch4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877471v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Meulenyzer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Huet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Raqen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne B&#233;gaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Namnghia Bui" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20331-3_10" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274121v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Nikoosokahn" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527665068" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274159v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04411089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>