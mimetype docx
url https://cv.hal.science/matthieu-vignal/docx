--- v1 (2026-03-28)
+++ v2 (2026-05-06)
@@ -224,208 +224,330 @@
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Changement climatique, eau, végétation, risques</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">&amp;quot; (CCEVR) du laboratoire ESPACE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre élu de la CFVU et de la CAcR d'Avignon Université</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Membre élu du Conseil de gestion du SUAPS d'Avignon Université</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Membre suppléant de la Section 23 du CNU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thématiques de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Biogéographie, dynamiques spatio-temporelles de la végétation, changement global, relation nature/société</w:t>
+        <w:t xml:space="preserve">Biogéographe, mes activités de recherche s’inscrivent, sur le plan thématique, dans le champ de la géographie physique et de la géographie de l’environnement, et, sur le plan méthodologique, dans celui de la géographie théorique et quantitative. Elles mobilisent plus particulièrement l’analyse statistique et spatiale, ainsi que la modélisation informatique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Elles s'articulent acutellement autour de trois axes : 1) la caractérisation des effets du changement climatique et des changements d’usage des sols sur la dynamique spatiale des forêts méditerranéennes et alpines ; 2) l’analyse des interactions entre les dynamiques de l’occupation des sols, l’hydrologie de surface et l’apport sédimentaire dans les cours d’eau ; 3) la caractérisation de l’état des systèmes socio-écologiques de mangroves et l’étude des effets des usages par les populations locales.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Terrains de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">France méditerranéenne, Alpes, Pyrénées, Cévennes, Zone tropicale</w:t>
+        <w:t xml:space="preserve">France méditerranéenne, Alpes, Pyrénées, Cévennes, Afrique de l’Ouest, Brésil, Inde</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Programmes de recherche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">En cours</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Responsable du volet &amp;quot;dynamiques paysagères&amp;quot; du projet </w:t>
+        <w:t xml:space="preserve">Co-Responsable du WP3 du projet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ECOTONES</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2025-2028) - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Comprendre les liens entre la dynamique des écotones et la biodiversité pour mieux la protégér</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Financement FEDER Normandie Labels d'excellence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Responsable du volet &amp;quot;dynamiques paysagères&amp;quot; (WP4) du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">StS-SEALEX</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2025-2028) - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Source-to-sink sediment transfers and management of hydro-sediment fluxes after Storm Alex in the Roya catchment</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Financement Académie 3 &amp;quot;Espace, Environnement, Risques et Résilience&amp;quot; de l'Université Côte d'Azur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">membre du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">SUFUMANG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2025-2028) - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Sustainable and fair use of the mangroves</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Projet ANR AAPG 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">membre du projet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UDYMAO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> (2024-2027) - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Usages et dynamiques des mangroves en Afrique de l'Ouest</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. Financement CNRS Joint Research Program.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Terminés</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">membre du projet </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">SpatialTreeP</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2022-2025) - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Spatial changes of the treeline in the Pyrenees: understanding interactions between climate change, anthropogenic mutations and site effects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Projet ANR AAPG 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...5 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">membre du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">EESSEM</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2023-2024) - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Evaluation de l'états du système socio-écologiques de mangrove</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Financement MITI CNRS 80 PRIME 2023.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">membre du projet </w:t>
       </w:r>
       <w:r>
@@ -440,1497 +562,1688 @@
         <w:t xml:space="preserve"> (2020-2022) : Echelles et changement climatique : mesure, observation, décision. Application en zone méditerranéenne. Projet CNRS AAP 2020 - Changement climatique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">membre du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">CONCERT-EAUX</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2017-2020) - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Projet INTERREG ALCOTRA.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">membre du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">LINKPAS</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2017-2018) - </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Linking networks of protected areas to territorial development</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Projet ESPON 2020.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">membre du projet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">D2PCPCI</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> (2015-2017) - Dynamiques paysagères en période de crises politico-militaires en Côte d'Ivoire, influences sur la gestion et la disponibilité des terres agricoles et la sécurité alimentaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Encadrement de thèse de doctorat</w:t>
+        <w:t xml:space="preserve">Encadrement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Thèse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Safae Jourani. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">Dynamiques des milieux semi-naturels et ressource en eau : quels impacts et quelles pratiques pour une gestion adaptée dans le contexte du changement climatique en milieu méditerranéen ?</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Thèse en cours. Contrat doctoral Avignon Université - ED 537 Culture et Patrimoine.</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ingénieur.e de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Aurélien Thiriet. Développement de modèles pour simuler la dynamique spatiale des forêts. Co-encadrement avec Thierry Feuillet et Xavier Morin. Projet ECOTONES.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Stage de recherche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kiara Chevalier. 2024. Classification des habitats des petites îles méditerranéennes. Étude comparative entre les orthophotographies de l’IGN et les images Sentinel-2. Mémoire de Master 2, Université Paul-Valéry-Montpellier 3, 55p. Encarant·e·s : Romane Blaya, Olivier Blight, Elise Buisson, Matthieu Vignal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sasha Griffin. 2024. Modélisation rétrospective de la dynamique de la lisière forestière à haute résolution spatiale par la simulation des processus démographiques de Pinus Uncinata. Mémoire de Master 2, Université de Caen, 61 p. Encadrants : Thierry Feuilllet, Matthieu Vignal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of alpine-treeline-ecotone dynamics in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Birre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Theureaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Passy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 1013, pp.181318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.181318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Remote sensing assessment of the world’s largest mangrove reforestation program (Senegal, 2009–2012): Implications for carbon crediting and future restoration efforts dedicated to climate change offsetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
+                <w:t xml:space="preserve">Safietou Soumaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water and Environmental Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.52293/wes.2025.546934.1092⟩</w:t>
+              <w:t xml:space="preserve">Environmental Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23, pp.101496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envc.2026.101496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525355v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+                <w:t xml:space="preserve">Mangrove Social-Ecological dynamics analysis through the Adaptive Cycle and the Environmental Justice frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver-James Crook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dhandapani Balasubramanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Cormier- Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gowrappan Muthusankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water and Environmental Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52293/wes.2025.546934.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942369v1</w:t>
+                <w:t xml:space="preserve">hal-05525355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la recherche accompagne les acteurs de l’alerte institutionnelle en France : entre science, expertise et médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 753 (5), pp.41-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ag.753.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phyto-climatic transect in the Alpes Maritimes used to characterize the northern limit of the Mediterranean biogeographical area</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Lagalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31396/Biodiv.Jour.2020.11.3.679-688⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033226v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confrontation entre le modèle Maxent et l'analyse de séries temporelles de NDVI pour la cartographie forestière dans la vallée de la Roya</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">A phyto-climatic transect in the Alpes Maritimes used to characterize the northern limit of the Mediterranean biogeographical area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.679-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31396/Biodiv.Jour.2020.11.3.679-688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171269v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between habitat quality, body size and reproductive fitness in the alpine endemic spider Vesubia jugorum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Confrontation entre le modèle Maxent et l'analyse de séries temporelles de NDVI pour la cartographie forestière dans la vallée de la Roya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photo-Interprétation. European Journal of Applied Remote Sensing (PIEJARS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (1-2-3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141634v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prospective des paysages de la forêt classée du Haut Sassandra (Côte d’Ivoire) après la fin des conflits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Associations between habitat quality, body size and reproductive fitness in the alpine endemic spider Vesubia jugorum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Mammola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Milano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropicultura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25518/2295-8010.843⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 00, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.12935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01729153v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation rétrospective du défrichement de la forêt classée du Haut-Sassandra (Côte d’Ivoire) dans un contexte de conflits armés (2001-2013)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Modélisation prospective des paysages de la forêt classée du Haut Sassandra (Côte d’Ivoire) après la fin des conflits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/eg.473.0219⟩</w:t>
+              <w:t xml:space="preserve">Tropicultura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Volume 36 (Numéro 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25518/2295-8010.843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980897v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01729153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation post conflits armés des perturbations dans la forêt classée du Haut-Sassandra en Côte d'Ivoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Modélisation rétrospective du défrichement de la forêt classée du Haut-Sassandra (Côte d’Ivoire) dans un contexte de conflits armés (2001-2013)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Godron</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espace Géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (3), pp.219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eg.473.0219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101198v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation post conflits armés des perturbations dans la forêt classée du Haut-Sassandra en Côte d'Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Assale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Godron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique Science : revue internationale des sciences et technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (6), pp.66-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’impact du changement climatique sur trois aires de distribution végétales dans le Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 93 (3), pp.257 - 269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bagf.1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1940,1799 +2253,1799 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des régimes en transition : Evaluer les effets des changements d’occupation des sols et du changement climatique sur les débits dans les Cévennes (Sud du Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Jourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie physique au service de l’aménagement du territoire dans un contexte de changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de la Géographie Physique, Oct 2025, Mohemmadia, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des milieux semi-naturels et ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safae Jourani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dider Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque: Sol, eau et foret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Foret méditerranéenne, Apr 2024, Chambon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infering meteorological information at different scales from several sources of data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECTQG'2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Braga (Portugal), Sep 2023, Braga, Portugal. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation d'estimation de température selon les échelles administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Viaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Blanke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lacaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence SAGEO 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Laval (Québec), France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From habitat suitability to species distribution: complementarity of ecological and biogeographical objects in the context of global change.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI), Session 3 "Biogéographie et transition écologique. Pratiques, synergies et frontières avec l’écologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499451v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">From habitat suitability to species distribution: complementarity of ecological and biogeographical objects in the context of global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI), Session 3 "Biogéographie et transition écologique. Pratiques, synergies et frontières avec l’écologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917676v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tourade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carrega</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04111792v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating plants demographic processes for global change impacts modeling on species distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carrega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Ecological Federation (EEF) Congress. Ecology across borders: Embedding Ecology in Sustainable Development Goals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547429v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective land-cover change modeling focusing on protected areas to study the global change impact on biodiversity in southeastern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Simulating plants demographic processes for global change impacts modeling on species distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land Use Symposium. Land use changes: Trends and projections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">15th European Ecological Federation (EEF) Congress. Ecology across borders: Embedding Ecology in Sustainable Development Goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547416v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Prospective land-cover change modeling focusing on protected areas to study the global change impact on biodiversity in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Land Use Symposium. Land use changes: Trends and projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960437v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des descripteurs climatiques de la répartition et de la densité des 25 espèces méditerranéennes et alpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIe colloque de l’Association Internationale de Climatologie : Les échelles spatiales et temporelles fines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation prospective des paysages de la Forêt Classée du Haut-Sassandra (Côte d'Ivoire) après la fin des conflits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflits, dynamique des paysages &amp; Sécurité alimentaire en Afrique subsaharienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRIEPE (Groupe de Recherche Interdisciplinaire en Ecologie du Paysage et en Environnement), May 2017, Daloa, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Sadaiou Sabas Barima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changements socio-environnementaux et dynamiques rurales en Afrique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Alexandre (Pléiade EA 7338), Catherine Mering (LIED UMR 8236), Mathieu Valette (ERTIM EA 2320), Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">SAGEO'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01295560v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques paysagères et dysfonctionnement (SLC-off) du satellite Landsat. La morphologie mathématique comme outil d'interpolation de l'occupation du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343548v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797857v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution spatiale et simulation des processus de diffusion des espèces végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l’Association des Géographes Français : Climats, Territoires, Environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3742,330 +4055,330 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dynamiques paysagères et dysfonctionnement (SLC-off) du satellite Landsat. La morphologie mathématique comme outil d'interpolation de l'occupation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016. Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547479v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques paysagères et dysfonctionnement (SLC-off) du satellite Landsat. La morphologie mathématique comme outil d'interpolation de l'occupation du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016. Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547464v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bassins versants maralpins face au changement: tempête Alex, changement climatique et pressions anthropiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Côte d'Azur. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4075,115 +4388,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'impact du changement climatique sur trois aires de distribution végétales dans le Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Milieux extrêmes et critiques face au changement climatique. Climat, territoire, environnement.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2021, 979‑10‑231‑0642‑8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03249306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4193,114 +4506,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du changement global sur la flore du Sud-Est de la France : Modélisation multiscalaire de la répartition de 25 espèces à l'horizon 2100 par la dynamique de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Milieux et Changements globaux. Université Côte d'Azur, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020COAZ2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03105744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId114"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4368,51 +4681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8A5B8B1"/>
+    <w:nsid w:val="E4239595"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4516,51 +4829,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="825A910A"/>
+    <w:nsid w:val="E8782E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4664,51 +4977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="918AF3BB"/>
+    <w:nsid w:val="3AE2034A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4812,51 +5125,347 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="CC19BA96"/>
+    <w:nsid w:val="00D1FCBB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="03F4295E"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="DFF1AA11"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4970,50 +5579,56 @@
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -5052,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0858-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-avignon.fr/formation/master-geographie-amenagement-environnement-et-developpement-geomatique-et-conduite-de-projets-territoriaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/axes-thematiques/%5B%5D(https://)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.eu/research-organisations/academies-of-excellence/academy-of-excellence-space-environment-risk-and-resilience/research-projects/cities-societies-and-natural-hazards/sts-sealex-1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tfeuillet.gitpages.huma-num.fr/spatialtreep/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/cnrsinfo/linterdisciplinarite-en-action-lexemple-des-projets-80-prime-de-la-miti-du-cnrs" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concert-eaux.eu/fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/protected-areas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379222" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499451v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547416v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494092v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797850v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03105744v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2022" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0858-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-avignon.fr/formation/master-geographie-amenagement-environnement-et-developpement-geomatique-et-conduite-de-projets-territoriaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/axes-thematiques/%5B%5D(https://)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-idees.fr/recherche/projets/feder-label-ecotones" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.eu/research-organisations/academies-of-excellence/academy-of-excellence-space-environment-risk-and-resilience/research-projects/cities-societies-and-natural-hazards/sts-sealex-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-24-CE03-4278" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.cnrs.fr/actualite/cooperation-cnrs-afrique-huit-nouveaux-joint-research-programmes-lances/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tfeuillet.gitpages.huma-num.fr/spatialtreep/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/cnrsinfo/linterdisciplinarite-en-action-lexemple-des-projets-80-prime-de-la-miti-du-cnrs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concert-eaux.eu/fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/protected-areas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2026.101496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797850v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03105744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>