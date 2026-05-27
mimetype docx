--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1203,291 +1203,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la recherche accompagne les acteurs de l’alerte institutionnelle en France : entre science, expertise et médiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Birre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+                <w:t xml:space="preserve">Roman Lagalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Bopp</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de géographie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ag.753.0041⟩</w:t>
+              <w:t xml:space="preserve">Landscape Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04457155v1</w:t>
+                <w:t xml:space="preserve">hal-03942369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for quantifying treeline-ecotone change based on multiple spatial pattern dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Feuillet</w:t>
+                <w:t xml:space="preserve">Quand la recherche accompagne les acteurs de l’alerte institutionnelle en France : entre science, expertise et médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Douvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Lagalis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johan Milian</w:t>
+                <w:t xml:space="preserve">Pierre Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Alexandre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Allison César</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 38, pp.18. </w:t>
+              <w:t xml:space="preserve">Annales de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 753 (5), pp.41-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10980-022-01589-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ag.753.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942369v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phyto-climatic transect in the Alpes Maritimes used to characterize the northern limit of the Mediterranean biogeographical area</w:t>
               </w:r>
@@ -1525,51 +1525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Godron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (3), pp.679-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2719,496 +2719,440 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From habitat suitability to species distribution: complementarity of ecological and biogeographical objects in the context of global change.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI), Session 3 "Biogéographie et transition écologique. Pratiques, synergies et frontières avec l’écologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917676v1</w:t>
+                <w:t xml:space="preserve">hal-05499451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From habitat suitability to species distribution: complementarity of ecological and biogeographical objects in the context of global change.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of scales and sample size on temperature assessment within rescaling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Josselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lacaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l’Union Géographique Internationale (UGI), Session 3 "Biogéographie et transition écologique. Pratiques, synergies et frontières avec l’écologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Climate Change and Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499451v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
+                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mendy Martins</w:t>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Tourade</w:t>
+                <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyriel Adnès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+                <w:t xml:space="preserve">Pierre Carrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02960437v1</w:t>
+                <w:t xml:space="preserve">hal-04111792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCERT’EAUX : Consultation transfrontalière de la vallée de la Roya aux stratégies d'adaptation au changement climatique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospective land-cover change modeling focusing on protected areas to study the global change impact on biodiversity in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thématique 3 : Risques en Zone Nord-Méditerranéenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academie 3: Espace, Environnement, Risques et Résilience, Mar 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">International Land Use Symposium. Land use changes: Trends and projections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111792v1</w:t>
+                <w:t xml:space="preserve">hal-03547416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating plants demographic processes for global change impacts modeling on species distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3224,126 +3168,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Ecological Federation (EEF) Congress. Ecology across borders: Embedding Ecology in Sustainable Development Goals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospective land-cover change modeling focusing on protected areas to study the global change impact on biodiversity in southeastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution des flux sédimentaires des frayères dans un torrent alpin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mendy Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Tourade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriel Adnès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Land Use Symposium. Land use changes: Trends and projections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres SHF - Changement global et morphodynamique des rivières, des bassins versants à la mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547416v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse statistique des descripteurs climatiques de la répartition et de la densité des 25 espèces méditerranéennes et alpines</w:t>
               </w:r>
@@ -3595,381 +3595,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
+                <w:t xml:space="preserve">Dynamiques paysagères et dysfonctionnement (SLC-off) du satellite Landsat. La morphologie mathématique comme outil d'interpolation de l'occupation du sol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797857v1</w:t>
+                <w:t xml:space="preserve">hal-01797850v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques paysagères et dysfonctionnement (SLC-off) du satellite Landsat. La morphologie mathématique comme outil d'interpolation de l'occupation du sol.</w:t>
+                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797850v2</w:t>
+                <w:t xml:space="preserve">hal-01295560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des variables climatiques dans une approche de modélisation de l'impact du changement climatique sur la distribution de trois espèces végétales dans le Mercantour (Alpes Franco-Italiennes).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barima Ys Sabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNÉES DE CLIMATOLOGIE DE LA COMMISSION "CLIMAT ET SOCIÉTÉ" DU CNFG Variabilité, changement climatique et conséquences en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01295560v1</w:t>
+                <w:t xml:space="preserve">hal-01343548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’enquête à la modélisation rétro-prospective (2001-2015) de la déforestation de la Forêt Classée du Haut Sassandra dans un contexte de conflit armé (Côte d’Ivoire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Andrieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Zerbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Changements socio-environnementaux et dynamiques rurales en Afrique de l’Ouest"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">SAGEO'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343548v1</w:t>
+                <w:t xml:space="preserve">hal-01797857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la distribution spatiale et simulation des processus de diffusion des espèces végétales</w:t>
               </w:r>
@@ -4063,178 +4063,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques paysagères et dysfonctionnement (SLC-off) du satellite Landsat. La morphologie mathématique comme outil d'interpolation de l'occupation du sol</w:t>
+                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016. Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547464v1</w:t>
+                <w:t xml:space="preserve">hal-03547479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation par Automate Cellulaire et Système Multi-Agents des conséquences du changement climatique sur l'aire de distribution de Pinus Cembra dans le Mercantour</w:t>
+                <w:t xml:space="preserve">Dynamiques paysagères et dysfonctionnement (SLC-off) du satellite Landsat. La morphologie mathématique comme outil d'interpolation de l'occupation du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO'2016. Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03547479v1</w:t>
+                <w:t xml:space="preserve">hal-03547464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4291,51 +4291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Drapier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Vayssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriel Adnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4681,51 +4681,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4239595"/>
+    <w:nsid w:val="7F9C90E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4829,51 +4829,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8782E7D"/>
+    <w:nsid w:val="56DA2A17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4977,51 +4977,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3AE2034A"/>
+    <w:nsid w:val="C589CAC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5125,51 +5125,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="00D1FCBB"/>
+    <w:nsid w:val="BB1752AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5273,51 +5273,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="03F4295E"/>
+    <w:nsid w:val="4F5E3CBA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +5421,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="DFF1AA11"/>
+    <w:nsid w:val="8FDA844C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5667,51 +5667,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0858-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-avignon.fr/formation/master-geographie-amenagement-environnement-et-developpement-geomatique-et-conduite-de-projets-territoriaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/axes-thematiques/%5B%5D(https://)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-idees.fr/recherche/projets/feder-label-ecotones" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.eu/research-organisations/academies-of-excellence/academy-of-excellence-space-environment-risk-and-resilience/research-projects/cities-societies-and-natural-hazards/sts-sealex-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-24-CE03-4278" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.cnrs.fr/actualite/cooperation-cnrs-afrique-huit-nouveaux-joint-research-programmes-lances/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tfeuillet.gitpages.huma-num.fr/spatialtreep/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/cnrsinfo/linterdisciplinarite-en-action-lexemple-des-projets-80-prime-de-la-miti-du-cnrs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concert-eaux.eu/fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/protected-areas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2026.101496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547416v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797850v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547464v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547479v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03105744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-vignal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0858-4069" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://formations.univ-avignon.fr/formation/master-geographie-amenagement-environnement-et-developpement-geomatique-et-conduite-de-projets-territoriaux/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umrespace.org/axes-thematiques/%5B%5D(https://)" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr-idees.fr/recherche/projets/feder-label-ecotones" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.eu/research-organisations/academies-of-excellence/academy-of-excellence-space-environment-risk-and-resilience/research-projects/cities-societies-and-natural-hazards/sts-sealex-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-24-CE03-4278" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://international.cnrs.fr/actualite/cooperation-cnrs-afrique-huit-nouveaux-joint-research-programmes-lances/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tfeuillet.gitpages.huma-num.fr/spatialtreep/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inshs.cnrs.fr/fr/cnrsinfo/linterdisciplinarite-en-action-lexemple-des-projets-80-prime-de-la-miti-du-cnrs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.concert-eaux.eu/fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.espon.eu/protected-areas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/s379222" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Birre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Feuillet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Theureaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Passy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.181318" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611599v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Andrieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safietou Soumar&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lombard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Gandon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envc.2026.101496" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver-James Crook" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhandapani Balasubramanian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cormier- Salem" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gowrappan Muthusankar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52293/wes.2025.546934.1092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942369v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Lagalis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Alexandre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-022-01589-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Foulquier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison C&#233;sar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.753.0041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033226v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Godron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31396/Biodiv.Jour.2020.11.3.679-688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Mammola" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Milano" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.12935" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01729153v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/2295-8010.843" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980897v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Sadaiou Sabas Barima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Zerbo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.473.0219" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101198v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barima Ys Sabas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Assale" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797055v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.1156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368900v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safae Jourani" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665747v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Josselin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351525v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Viaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lacaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351424v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499451v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917676v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111792v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriel Adn&#232;s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547416v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547429v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Tourade" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525914v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01567329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797850v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295560v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343548v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547464v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254220v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Vayssi&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barillier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249306v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03105744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COAZ2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>