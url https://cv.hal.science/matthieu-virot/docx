--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -66,5581 +66,5849 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
+                <w:t xml:space="preserve">Unveiling the Stability and Kinetic Pathway from Plutonium Clusters to Colloidal PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maëva Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64, pp.17178−17188</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05316833v1</w:t>
+                <w:t xml:space="preserve">hal-05575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subdivision CRRC : Chimie sous Rayonnement et RadioChimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 501, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05316834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Husar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04938112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 64, pp.17178−17188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-05224468v1</w:t>
+                <w:t xml:space="preserve">cea-05316833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronicles of plutonium peroxides: spectroscopic characterization of a new peroxo compound of Pu( iv )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Unveiling the Dual Reactivity of Nanoscaled PuO₂ Sonicated in Oxygenated Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dalodière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (49), pp.6260-6263. </w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.107346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC01186D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2025.107346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04705508v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05044697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically controlled synthesis of UO$_{2+x}$ colloidal nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2dt03721a⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721690v1</w:t>
+                <w:t xml:space="preserve">cea-05224468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric drilling of (meta-)studtite square platelets formed by pseudomorphic conversion of UO2 under high-frequency ultrasound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Chronicles of plutonium peroxides: spectroscopic characterization of a new peroxo compound of Pu( iv )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tony Chave</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132059⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (49), pp.6260-6263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC01186D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04721687v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemistry of actinides: from ions to nanoparticles and beyond</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ultrasonically controlled synthesis of UO$_{2+x}$ colloidal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/ract-2021-1142⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (7), pp.2135-2144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2dt03721a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916064v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Micrometric drilling of (meta-)studtite square platelets formed by pseudomorphic conversion of UO2 under high-frequency ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cyril Micheau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 459, pp.132059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03630418v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and multi-scale properties of PuO2 nanoparticles: recent advances and open questions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D2NA00306F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916052v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First observation of [Pu6(OH)4O4 ]12+ cluster during the hydrolytic formation of PuO2 nanoparticles using H/D kinetic isotope effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthesis and multi-scale properties of PuO2 nanoparticles: recent advances and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 58 (94), pp.13147-13150. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (23), pp.4938-4971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2CC04990B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NA00306F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916056v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t>
+                <w:t xml:space="preserve">Sonochemistry of actinides: from ions to nanoparticles and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ran Ji</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sergey Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (6-9), pp.453-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/ract-2021-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493353v1</w:t>
+                <w:t xml:space="preserve">hal-03916064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">First observation of [Pu6(OH)4O4 ]12+ cluster during the hydrolytic formation of PuO2 nanoparticles using H/D kinetic isotope effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 58 (94), pp.13147-13150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2CC04990B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340169v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside back cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0EN90044C⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921737v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front cover</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (33), pp.11498-11511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA90001J⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02921741v1</w:t>
+                <w:t xml:space="preserve">hal-03340169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Front cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NA90001J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03031914v1</w:t>
+                <w:t xml:space="preserve">hal-02921741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical dissolution of nanoscale ThO2 and partial conversion into a thorium peroxo sulfate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105235⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (8), pp.2252 - 2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921711v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the local structure of nanoscaled actinide oxides: A comparison between PuO$_2$ and ThO$_2$ nanoparticles rules out PuO$_{2+x}$ hypothesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Inside back cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9NA00662A⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (8), pp.2423-2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EN90044C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03923002v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Sonochemical dissolution of nanoscale ThO2 and partial conversion into a thorium peroxo sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69, pp.105235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2020.105235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921757v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (41), pp.9580-9585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075371v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Probing the local structure of nanoscaled actinide oxides: A comparison between PuO$_2$ and ThO$_2$ nanoparticles rules out PuO$_{2+x}$ hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.214-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00662A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996069v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03923002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic susceptibility characterization of Pu( v ) aqua ion using sonochemistry as a facile synthesis method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7QI00389G⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.8b04267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075385v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the sonochemical synthesis and properties of salt-free intrinsic plutonium colloids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43514⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2017.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075390v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO 2 and PuO 2 in the presence of Ti particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Structural and magnetic susceptibility characterization of Pu( v ) aqua ion using sonochemistry as a facile synthesis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gauthier Jouan</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Illy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT04931H⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.100-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7QI00389G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076941v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical water splitting in the presence of powdered metal oxides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Insights into the sonochemical synthesis and properties of salt-free intrinsic plutonium colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.11.006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.43514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075377v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemistry of actinides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO 2 and PuO 2 in the presence of Ti particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Morosini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+                <w:t xml:space="preserve">Gauthier Jouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinide Research Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (21), pp.8802-8815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT04931H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114896v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Sonochemical water splitting in the presence of powdered metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.512-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114906v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin C boosts ceria-based catalyst recycling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonochemistry of actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Morosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actinide Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.67-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6GC00434B⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02000067v1</w:t>
+                <w:t xml:space="preserve">hal-02114896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonic frequency on H2O2 sonochemical formation rate in aqueous nitric acid solutions in the presence of oxygen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.09.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02076922v1</w:t>
+                <w:t xml:space="preserve">hal-02114906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Vitamin C boosts ceria-based catalyst recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergueï Nikitenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.3656-3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6GC00434B⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765775v1</w:t>
+                <w:t xml:space="preserve">hal-02000067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasonic frequency on H2O2 sonochemical formation rate in aqueous nitric acid solutions in the presence of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118283v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dissolution of ceria–lanthanide mixed oxides provides environmentally friendly partitioning of lanthanides and platinum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2014.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02064020v1</w:t>
+                <w:t xml:space="preserve">hal-04765775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical redox reactions of Pu( iii ) and Pu( iv ) in aqueous nitric solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076929v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Catalytic dissolution of ceria–lanthanide mixed oxides provides environmentally friendly partitioning of lanthanides and platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86, </w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.107-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3791/51237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2014.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076949v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium carbide dissolution in nitric solution: Sonication vs. silent conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonochemical redox reactions of Pu( iii ) and Pu( iv ) in aqueous nitric solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.06.021⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (6), pp.2567-2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02330G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076944v1</w:t>
+                <w:t xml:space="preserve">hal-02076929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t>
+              <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3791/51237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098097v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dissolution of ceria under mild conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Uranium carbide dissolution in nitric solution: Sonication vs. silent conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2JM31996A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 441 (1-3), pp.421-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2013.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076961v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Skorb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t>
+              <w:t xml:space="preserve">, 2012, 116 (29), pp.15493-15499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp305375r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000167v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the industrial production of antioxidants from food processing by-products with ultrasound-assisted extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Catalytic dissolution of ceria under mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Tomao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dacheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (29), pp.14734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM31996A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076968v1</w:t>
+                <w:t xml:space="preserve">hal-02076961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Cavitation at the Water−Glass Interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Ravaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 114 (30), pp.13083-13091. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1046276⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202045b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000158v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Acoustic Cavitation at the Water−Glass Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Shchukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.04.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (30), pp.13083-13091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1046276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02099430v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave-integrated extraction of total fats and oils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Towards the industrial production of antioxidants from food processing by-products with ultrasound-assisted extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Chemat</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.C.G. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.05.023⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.1066-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110493v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Lipid Extraction of Food Using d-Limonene as an Alternative to n-Hexane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tomao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ginies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Visinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromatographia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1365/s10337-008-0696-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1196-1197, pp.147-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098101v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02099430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New microwave-integrated Soxhlet extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microwave-integrated extraction of total fats and oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Farid Chemat</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Visinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1196-1197 (4), pp.57-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2008.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Total Lipid Extraction of Food Using d-Limonene as an Alternative to n-Hexane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chromatographia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 68 (3-4), pp.311-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1365/s10337-008-0696-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New microwave-integrated Soxhlet extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Colnagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Visinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1174 (1-2), pp.138-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2007.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5650,5008 +5918,5008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destabilization pathway of the [Pu&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;(OH)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;12+&amp;lt;/sup&amp;gt; cluster in acetate medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëva Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NF3C: Nuclear Fuel Cycle: a chemistry conference (Third Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, 100% virtual edition, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation structurale d'un nouveau peroxyde de Pu(IV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ultrasonically assisted conversion of colloidal PuO2 nanoparticles into an unexpected intermediate plutonium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">18th meeting of the european society of sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766147v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically assisted conversion of colloidal PuO2 nanoparticles into an unexpected intermediate plutonium species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th meeting of the european society of sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Leuven (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766094v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles of peroxide plutonium species: structural characterization of new Pu(IV) green peroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Préparation et caractérisation structurale d'un nouveau peroxyde de Pu(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764765v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of ultrasound to the synthesis of colloidal uranium oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de nanoparticules de PuO2 sous irradiation ultrasonore en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sonochimie Ultrasons et Procédés - 6ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences about the contribution of Pu(IV) oxo-hydroxo cluster [Pu 6 (OH)$_4$O$_4$]$^{12+}$ during the formation of Pu(IV) intrinsic colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIGRATION 2023 - 18th international conference on the chemistry and migration behaviour of actinides and fission products in the geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances about the multi-scale structural properties and formation mechanism of plutonium oxide nanoparticles in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SCF 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium peroxide compound from a New Water-Soluble peroxo complexe of plutonium(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NFC3 - 2023 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranyl peroxide pseudomorphs formed under ultrasound-irradiation of UO$_2$ powder in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinides 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet isotopique cinétique et formation de nanoparticules colloïdales de PuO2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Apport des ultrasons de puissance pour la préparation de nanoparticules colloïdales de UO2+x</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03779849v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03779850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des ultrasons de puissance pour la préparation de nanoparticules colloïdales de UO2+x</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Effet isotopique cinétique et formation de nanoparticules colloïdales de PuO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03779850v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03779849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic effect on the formation kinetics of Pu(IV) intrinsic colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03779851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of uranium(VI) intrinsic colloids by 20 kHz sonication of uranium trioxide in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50èmes Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03784774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size vs. Local Structure Relationship for ThO2 and PuO2 Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM3 - Physics and Chemistry of Actinides seen by X-rays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03923001v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de colloïdes intrinsèques d'U(VI) par sonolyse à 20 kHz d'UO3 dans l'eau pure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Preparation of uranium(VI) and uranium(IV) colloidal nanoparticles by 20 kHz sonication in pure water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">ESS-JSS-AOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03784772v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03779852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Préparation de colloïdes intrinsèques d'U(VI) par sonolyse à 20 kHz d'UO3 dans l'eau pure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03784777v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of uranium(VI) and uranium(IV) colloidal nanoparticles by 20 kHz sonication in pure water</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Size vs. Local Structure Relationship for ThO2 and PuO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS-JSS-AOSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">UDM3 - Physics and Chemistry of Actinides seen by X-rays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03779852v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03923001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted conversion of UO2 into U(VI) peroxides in aqueous solution saturated with Ar/O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Iena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle Size vs. Local Environment Relationship for ThO2 and PuO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JdA-2019 — 49èmes Journées des Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Erice (Sicile), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement Sonochimique d'Oxydes d'Actinides Nanostructurés</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonochemical Preparation and Characterization of Intrinsic Pu Colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dalodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Morosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18emes Journées Scientifiques de Marcoule - JSM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bagnols sur cèze, France</w:t>
+              <w:t xml:space="preserve">ESS16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338547v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical Preparation and Characterization of Intrinsic Pu Colloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement Sonochimique d'Oxydes d'Actinides Nanostructurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Besancon, France</w:t>
+              <w:t xml:space="preserve">18emes Journées Scientifiques de Marcoule - JSM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bagnols sur cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339061v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of a New Water Soluble Polynuclear Peroxide Complex of Pu(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Dieste Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Wiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pu Futures 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02400196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of a water soluble plutonium (IV) cluster: A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Si. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinide 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the green recycling of automotive catalysts with vitamin C?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGC 2017 - International Symposium on Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochimie du plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive dissolution of PuO$_2$ and CeO$_2$ in the presence of Ti particles and ultrasound irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures -The Science 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Baden Baden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemistry of plutonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO$_2$ and PuO$_2$ in the presence of Ti particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Dissolution sonochimique et réductrice de PuO2 en présence de particules de Ti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFE 2015 - International Congress on f Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765238v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution sonochimique et réductrice de PuO2 en présence de particules de Ti</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO$_2$ and PuO$_2$ in the presence of Ti particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">ICFE 2015 - International Congress on f Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765240v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical behaviour of Pu(III), Pu(IV), and Pu(VI) in aqueous nitric solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancing the Chemistry of f Elements, Dalton Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Reactions of Pu ions in Aqueous Nitric Solutions under Ultrasound Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sonochemical redox of Pu(IV) and Pu(III) in aqueous nitric solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures - The Science 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02920124v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical redox of Pu(IV) and Pu(III) in aqueous nitric solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Redox Reactions of Pu ions in Aqueous Nitric Solutions under Ultrasound Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">Plutonium Futures - The Science 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765244v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02920124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive dissolution of Pt/CeO$_2$ under mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Horlait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical behaviour of Pu(III), Pu(IV), and Pu(VI) in aqueous nitric solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Discussion 14 - Advancing the Chemistry of the f-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02920110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of intrinsic plutonium colloids by sonolysis of PuO2 in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures The Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Las Vegas (NV), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction sonochimique du Pu(IV) en solution aqueuse nitrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Ultrasons : Sonochimie, Procédés et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence of Tb(III) at the extended solid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic cavitation at the water-glass interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Shchukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Möhwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESS12 - 12th meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, La Canée, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10661,1073 +10929,1073 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion assistée par ultrasons de UO2 en peroxydes de U(VI) dans une solution aqueuse saturée en Ar/O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical transformation of uranium dioxide (UO2) into uranium peroxide ([(UO2(O2)(H2O)2 )•xH2O]) : Unveiling intriguing morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting of the european society of sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted conversion of UO$_2$ into U(VI) peroxides in aqueous solution saturated with Ar/O$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de nanoparticules colloïdales de UO$_{2+x}$ par voie sonochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP 23 - 7ème Journées Scientifiques Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical conversion of UO$_2$ into U(VI) peroxides reveals unexpected morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures – The Science 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">catalytic and reductive dissolution of CeO$_2$ and (Ce,Ln)O$_2$ in mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFE 2015 - International Congress on F Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical reduction of Pu(IV) in aqueous nitric solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration 2013 -14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence of Tb(III) at the extended solid-Liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2012 - International Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11737,231 +12005,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte-échantillon chauffant à double confinement, procédé d'analyse d'un échantillon utilisant ledit porte-échantillon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2414977. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for separating the components of a solid substrate comprising a support made from rare earth oxide and particles of a noble metal, by selective dissolving of the support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016/012413A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11971,147 +12239,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the multi-scale properties of Pu(IV) intrinsic colloids by synchrotron SAXS/XAS techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12121,105 +12389,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la sonochimie pour le cycle du combustible nucléaire actuel et futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie inorganique. Université de Montpellier (UM), FRA, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04765762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId235"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12366,51 +12634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721687v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916064v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1142" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Nikitenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00306F" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916056v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04990B" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921737v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN90044C" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921741v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA90001J" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075385v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Illy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QI00389G" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075390v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43514" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076941v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04931H" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075377v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.11.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000067v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00434B" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076922v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.09.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02330G" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076968v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.C.G. Renard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.10.015" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVKWNLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000158v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1046276" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110493v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tomao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginies" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Visinoni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colnagui" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.067" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7DK9KB4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766094v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764748v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766178v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766160v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779849v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779850v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923001v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338547v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339061v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400196v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433877v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si. Nikitenko" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418109v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765207v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441989v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beaudoux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765238v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765240v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765286v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920124v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765244v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920110v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765293v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765321v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765353v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766151v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766107v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766133v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765387v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766187v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765333v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04953666v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04765762v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05044697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Nikitenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00306F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04990B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA90001J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN90044C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Illy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QI00389G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04931H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00434B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.09.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02330G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1046276" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.C.G. Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.10.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVKWNLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tomao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Visinoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colnagui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7DK9KB4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766160v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923001v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si. Nikitenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beaudoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04953666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04765762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>