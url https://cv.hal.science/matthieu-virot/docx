--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -183,281 +183,281 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (14), pp.7741-7750. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision CRRC : Chimie sous Rayonnement et RadioChimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Husar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05316834v1</w:t>
+                <w:t xml:space="preserve">cea-04938112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subdivision CRRC : Chimie sous Rayonnement et RadioChimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 501, pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-04938112v1</w:t>
+                <w:t xml:space="preserve">cea-05316834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
               </w:r>
@@ -482,51 +482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -594,51 +594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -728,51 +728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -862,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -968,559 +968,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically controlled synthesis of UO$_{2+x}$ colloidal nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+                <w:t xml:space="preserve">Micrometric drilling of (meta-)studtite square platelets formed by pseudomorphic conversion of UO2 under high-frequency ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Diat</w:t>
+                <w:t xml:space="preserve">Christophe Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+                <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 52 (7), pp.2135-2144. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 459, pp.132059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2dt03721a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721690v1</w:t>
+                <w:t xml:space="preserve">hal-04721687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometric drilling of (meta-)studtite square platelets formed by pseudomorphic conversion of UO2 under high-frequency ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Margate</w:t>
+                <w:t xml:space="preserve">Ultrasonically controlled synthesis of UO$_{2+x}$ colloidal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Jégou</w:t>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Chave</w:t>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 459, pp.132059. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (7), pp.2135-2144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2023.132059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d2dt03721a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04721687v1</w:t>
+                <w:t xml:space="preserve">hal-04721690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Synthesis and multi-scale properties of PuO2 nanoparticles: recent advances and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Micheau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (23), pp.4938-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2NA00306F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03630418v1</w:t>
+                <w:t xml:space="preserve">hal-03916052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and multi-scale properties of PuO2 nanoparticles: recent advances and open questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey I Nikitenko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (23), pp.4938-4971. </w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NA00306F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916052v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemistry of actinides: from ions to nanoparticles and beyond</w:t>
               </w:r>
@@ -1532,51 +1532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 110 (6-9), pp.453-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1636,64 +1636,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1887,77 +1887,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 50 (33), pp.11498-11511. </w:t>
@@ -2073,90 +2073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2441,51 +2441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2575,51 +2575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40, pp.30-40. </w:t>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3107,64 +3107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.43514. </w:t>
@@ -3196,1289 +3196,1289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO 2 and PuO 2 in the presence of Ti particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
+                <w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 410, pp.512-516</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076941v1</w:t>
+                <w:t xml:space="preserve">hal-02114906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical water splitting in the presence of powdered metal oxides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Vitamin C boosts ceria-based catalyst recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.11.006⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (12), pp.3656-3668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6GC00434B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075377v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemistry of actinides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ultrasonic frequency on H2O2 sonochemical formation rate in aqueous nitric acid solutions in the presence of oxygen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Pflieger</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinide Research Quarterly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.198-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114896v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonochemical water splitting in the presence of powdered metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.512-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.11.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114906v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin C boosts ceria-based catalyst recycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonochemistry of actinides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+                <w:t xml:space="preserve">V. Morosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actinide Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.67-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000067v1</w:t>
+                <w:t xml:space="preserve">hal-02114896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonic frequency on H2O2 sonochemical formation rate in aqueous nitric acid solutions in the presence of oxygen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dalodière</w:t>
+                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO 2 and PuO 2 in the presence of Ti particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.198-204. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (21), pp.8802-8815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2015.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5DT04931H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076922v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t>
+                <w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sergueï Nikitenko</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t>
+              <w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765775v1</w:t>
+                <w:t xml:space="preserve">hal-02118283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Catalytic dissolution of ceria–lanthanide mixed oxides provides environmentally friendly partitioning of lanthanides and platinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.107-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2014.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02118283v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic dissolution of ceria–lanthanide mixed oxides provides environmentally friendly partitioning of lanthanides and platinum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonochemical redox reactions of Pu( iii ) and Pu( iv ) in aqueous nitric solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2014.11.011⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (6), pp.2567-2574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4DT02330G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064020v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical redox reactions of Pu( iii ) and Pu( iv ) in aqueous nitric solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergueï Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, La chimie fête la lumière, 397-398, pp.135-136</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02076929v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4564,77 +4564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Szenknect</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 441 (1-3), pp.421-430. </w:t>
@@ -4831,77 +4831,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic dissolution of ceria under mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Horlait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5082,51 +5082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Cavitation at the Water−Glass Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,273 +6047,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically assisted conversion of colloidal PuO2 nanoparticles into an unexpected intermediate plutonium species</w:t>
+                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th meeting of the european society of sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Leuven (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766094v1</w:t>
+                <w:t xml:space="preserve">hal-04764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
+                <w:t xml:space="preserve">Ultrasonically assisted conversion of colloidal PuO2 nanoparticles into an unexpected intermediate plutonium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">18th meeting of the european society of sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764765v1</w:t>
+                <w:t xml:space="preserve">hal-04766094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles of peroxide plutonium species: structural characterization of new Pu(IV) green peroxide</w:t>
               </w:r>
@@ -6351,51 +6351,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
@@ -6476,51 +6476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
@@ -6575,64 +6575,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6664,148 +6664,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement de nanoparticules de PuO2 sous irradiation ultrasonore en solution aqueuse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances about the multi-scale structural properties and formation mechanism of plutonium oxide nanoparticles in aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Bonato</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sonochimie Ultrasons et Procédés - 6ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766178v1</w:t>
+                <w:t xml:space="preserve">hal-04765404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences about the contribution of Pu(IV) oxo-hydroxo cluster [Pu 6 (OH)$_4$O$_4$]$^{12+}$ during the formation of Pu(IV) intrinsic colloids</w:t>
               </w:r>
@@ -6817,77 +6804,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIGRATION 2023 - 18th international conference on the chemistry and migration behaviour of actinides and fission products in the geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
@@ -6910,381 +6897,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances about the multi-scale structural properties and formation mechanism of plutonium oxide nanoparticles in aqueous solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plutonium peroxide compound from a New Water-Soluble peroxo complexe of plutonium(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dalodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">NFC3 - 2023 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Virtual event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765404v1</w:t>
+                <w:t xml:space="preserve">hal-04766168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plutonium peroxide compound from a New Water-Soluble peroxo complexe of plutonium(IV)</w:t>
+                <w:t xml:space="preserve">Uranyl peroxide pseudomorphs formed under ultrasound-irradiation of UO$_2$ powder in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NFC3 - 2023 Nuclear Fuel Cycle: A Chemistry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Virtual event, France</w:t>
+              <w:t xml:space="preserve">Actinides 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766168v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranyl peroxide pseudomorphs formed under ultrasound-irradiation of UO$_2$ powder in aqueous solution</w:t>
+                <w:t xml:space="preserve">Comportement de nanoparticules de PuO2 sous irradiation ultrasonore en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinides 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
+              <w:t xml:space="preserve">Journées Sonochimie Ultrasons et Procédés - 6ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766160v1</w:t>
+                <w:t xml:space="preserve">hal-04766178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des ultrasons de puissance pour la préparation de nanoparticules colloïdales de UO2+x</w:t>
               </w:r>
@@ -7296,64 +7296,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7417,64 +7417,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7542,64 +7542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7635,527 +7635,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03779851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of uranium(VI) intrinsic colloids by 20 kHz sonication of uranium trioxide in pure water</w:t>
+                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50èmes Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03784774v1</w:t>
+                <w:t xml:space="preserve">cea-03784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
+                <w:t xml:space="preserve">Preparation of uranium(VI) and uranium(IV) colloidal nanoparticles by 20 kHz sonication in pure water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">ESS-JSS-AOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03784777v1</w:t>
+                <w:t xml:space="preserve">cea-03779852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of uranium(VI) and uranium(IV) colloidal nanoparticles by 20 kHz sonication in pure water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS-JSS-AOSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03779852v1</w:t>
+                <w:t xml:space="preserve">hal-04764810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
+                <w:t xml:space="preserve">Size vs. Local Structure Relationship for ThO2 and PuO2 Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">UDM3 - Physics and Chemistry of Actinides seen by X-rays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764810v1</w:t>
+                <w:t xml:space="preserve">cea-03923001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de colloïdes intrinsèques d'U(VI) par sonolyse à 20 kHz d'UO3 dans l'eau pure</w:t>
               </w:r>
@@ -8167,77 +8167,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
@@ -8260,152 +8260,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size vs. Local Structure Relationship for ThO2 and PuO2 Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of uranium(VI) intrinsic colloids by 20 kHz sonication of uranium trioxide in pure water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM3 - Physics and Chemistry of Actinides seen by X-rays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">50èmes Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03923001v1</w:t>
+                <w:t xml:space="preserve">cea-03784774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted conversion of UO2 into U(VI) peroxides in aqueous solution saturated with Ar/O2</w:t>
               </w:r>
@@ -8430,64 +8430,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Iena, Germany</w:t>
@@ -8555,51 +8555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8641,77 +8641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical Preparation and Characterization of Intrinsic Pu Colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8874,51 +8874,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of a New Water Soluble Polynuclear Peroxide Complex of Pu(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8980,381 +8980,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02400196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of a water soluble plutonium (IV) cluster: A preliminary study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Dumas</w:t>
+                <w:t xml:space="preserve">Towards the green recycling of automotive catalysts with vitamin C?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moisy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Leturcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actinide 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">ISGC 2017 - International Symposium on Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433877v1</w:t>
+                <w:t xml:space="preserve">hal-04765225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the green recycling of automotive catalysts with vitamin C?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tony Chave</w:t>
+                <w:t xml:space="preserve">Sonochimie du plutonium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dalodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Durand</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGC 2017 - International Symposium on Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765225v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochimie du plutonium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of a water soluble plutonium (IV) cluster: A preliminary study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dalodiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. I. Nikitenko</w:t>
+                <w:t xml:space="preserve">Si. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés - 4ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Actinide 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418109v1</w:t>
+                <w:t xml:space="preserve">hal-02433877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reductive dissolution of PuO$_2$ and CeO$_2$ in the presence of Ti particles and ultrasound irradiation</w:t>
               </w:r>
@@ -9435,77 +9435,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ATALANTE Conference on Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
@@ -9534,103 +9534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution sonochimique et réductrice de PuO2 en présence de particules de Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Besançon, France</w:t>
@@ -9659,103 +9659,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO$_2$ and PuO$_2$ in the presence of Ti particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFE 2015 - International Congress on f Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
@@ -9778,243 +9778,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical behaviour of Pu(III), Pu(IV), and Pu(VI) in aqueous nitric solutions</w:t>
+                <w:t xml:space="preserve">Sonochemical redox of Pu(IV) and Pu(III) in aqueous nitric solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing the Chemistry of f Elements, Dalton Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765286v1</w:t>
+                <w:t xml:space="preserve">hal-04765244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical redox of Pu(IV) and Pu(III) in aqueous nitric solution</w:t>
+                <w:t xml:space="preserve">Sonochemical behaviour of Pu(III), Pu(IV), and Pu(VI) in aqueous nitric solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">Advancing the Chemistry of f Elements, Dalton Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765244v1</w:t>
+                <w:t xml:space="preserve">hal-04765286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Reactions of Pu ions in Aqueous Nitric Solutions under Ultrasound Irradiation</w:t>
               </w:r>
@@ -10026,51 +10026,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10121,77 +10121,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive dissolution of Pt/CeO$_2$ under mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Horlait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10246,64 +10246,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical behaviour of Pu(III), Pu(IV), and Pu(VI) in aqueous nitric solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10354,90 +10354,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of intrinsic plutonium colloids by sonolysis of PuO2 in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures The Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Las Vegas (NV), United States</w:t>
@@ -10479,64 +10479,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction sonochimique du Pu(IV) en solution aqueuse nitrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10803,51 +10803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic cavitation at the water-glass interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10969,51 +10969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11094,77 +11094,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting of the european society of sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Leuven (Belgique), Belgium</w:t>
@@ -11219,51 +11219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11344,64 +11344,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11478,64 +11478,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures – The Science 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
@@ -11564,103 +11564,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">catalytic and reductive dissolution of CeO$_2$ and (Ce,Ln)O$_2$ in mild conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICFE 2015 - International Congress on F Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
@@ -11702,64 +11702,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical reduction of Pu(IV) in aqueous nitric solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11905,51 +11905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12045,51 +12045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2414977. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12120,77 +12120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for separating the components of a solid substrate comprising a support made from rare earth oxide and particles of a noble metal, by selective dissolving of the support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12266,77 +12266,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the multi-scale properties of Pu(IV) intrinsic colloids by synchrotron SAXS/XAS techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12634,51 +12634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316834v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05044697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721687v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132059" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916052v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Nikitenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00306F" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04990B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA90001J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN90044C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Illy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QI00389G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04931H" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.11.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000067v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00434B" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076922v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.09.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076929v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02330G" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1046276" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.C.G. Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.10.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVKWNLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tomao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Visinoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colnagui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7DK9KB4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766094v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766178v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766160v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923001v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si. Nikitenko" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418109v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beaudoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765244v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04953666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04765762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05044697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Nikitenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00306F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04990B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA90001J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN90044C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Illy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QI00389G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00434B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04931H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02330G" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1046276" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.C.G. Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.10.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVKWNLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tomao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Visinoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colnagui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7DK9KB4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si. Nikitenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beaudoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04953666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04765762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>