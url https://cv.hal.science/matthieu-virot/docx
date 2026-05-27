--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -234,571 +234,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Husar</w:t>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Hervy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.17178−17188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04938112v1</w:t>
+                <w:t xml:space="preserve">cea-05316833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subdivision CRRC : Chimie sous Rayonnement et RadioChimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling the Dual Reactivity of Nanoscaled PuO₂ Sonicated in Oxygenated Aqueous Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Margate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.107346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2025.107346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05316834v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05044697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
+                <w:t xml:space="preserve">Subdivision CRRC : Chimie sous Rayonnement et RadioChimie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 64, pp.17178−17188</w:t>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 501, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05316833v1</w:t>
+                <w:t xml:space="preserve">cea-05316834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Dual Reactivity of Nanoscaled PuO₂ Sonicated in Oxygenated Aqueous Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How plutonium &amp;quot;brown&amp;quot; peroxo complex emerges from electrolysis experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Husar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Margate</w:t>
+                <w:t xml:space="preserve">Quentin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117, pp.107346. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2025.107346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4dt02796e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05044697v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04938112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -836,77 +836,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles of plutonium peroxides: spectroscopic characterization of a new peroxo compound of Pu( iv )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -974,77 +974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometric drilling of (meta-)studtite square platelets formed by pseudomorphic conversion of UO2 under high-frequency ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1108,77 +1108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonically controlled synthesis of UO$_{2+x}$ colloidal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,213 +1236,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and multi-scale properties of PuO2 nanoparticles: recent advances and open questions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sonochemistry of actinides: from ions to nanoparticles and beyond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergey I Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (23), pp.4938-4971. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (6-9), pp.453-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2NA00306F⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/ract-2021-1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916052v1</w:t>
+                <w:t xml:space="preserve">hal-03916064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,213 +1474,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemistry of actinides: from ions to nanoparticles and beyond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and multi-scale properties of PuO2 nanoparticles: recent advances and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Nikitenko</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Moisy</w:t>
+                <w:t xml:space="preserve">Sergey I Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 110 (6-9), pp.453-470. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (23), pp.4938-4971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/ract-2021-1142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D2NA00306F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916064v1</w:t>
+                <w:t xml:space="preserve">hal-03916052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First observation of [Pu6(OH)4O4 ]12+ cluster during the hydrolytic formation of PuO2 nanoparticles using H/D kinetic isotope effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 58 (94), pp.13147-13150. </w:t>
@@ -1738,568 +1738,568 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ran Ji</w:t>
+                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50 (33), pp.11498-11511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493353v1</w:t>
+                <w:t xml:space="preserve">hal-03340169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonically assisted conversion of uranium trioxide into uranium( vi ) intrinsic colloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+                <w:t xml:space="preserve">Sonochemical decontamination of magnesium and magnesium-zirconium alloys in mild conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50 (33), pp.11498-11511. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 406, pp.124734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1DT01609A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340169v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front cover</w:t>
+                <w:t xml:space="preserve">Inside back cover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (1), pp.1-1. </w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (8), pp.2423-2423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NA90001J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0EN90044C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921741v1</w:t>
+                <w:t xml:space="preserve">hal-02921737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Front cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (8), pp.2252 - 2266. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NA90001J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031914v1</w:t>
+                <w:t xml:space="preserve">hal-02921741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside back cover</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7 (8), pp.2423-2423. </w:t>
+              <w:t xml:space="preserve">, 2020, 7 (8), pp.2252 - 2266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0EN90044C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921737v1</w:t>
+                <w:t xml:space="preserve">hal-03031914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical dissolution of nanoscale ThO2 and partial conversion into a thorium peroxo sulfate</w:t>
               </w:r>
@@ -2324,64 +2324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69, pp.105235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2409,295 +2409,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
+                <w:t xml:space="preserve">Probing the local structure of nanoscaled actinide oxides: A comparison between PuO$_2$ and ThO$_2$ nanoparticles rules out PuO$_{2+x}$ hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lecante</w:t>
+                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25 (41), pp.9580-9585. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), pp.214-224. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9NA00662A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921757v1</w:t>
+                <w:t xml:space="preserve">cea-03923002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the local structure of nanoscaled actinide oxides: A comparison between PuO$_2$ and ThO$_2$ nanoparticles rules out PuO$_{2+x}$ hypothesis</w:t>
+                <w:t xml:space="preserve">Deciphering the Crystal Structure of a Scarce 1D Polymeric Thorium Peroxo Sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
+                <w:t xml:space="preserve">Pierre Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (1), pp.214-224. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (41), pp.9580-9585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9NA00662A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201984163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03923002v1</w:t>
+                <w:t xml:space="preserve">hal-02921757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibubble Sonochemistry and Sonoluminescence at 100 kHz: The Missing Link between Low- and High-Frequency Ultrasound</w:t>
               </w:r>
@@ -2722,51 +2722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (27), pp.6989-6994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2800,77 +2800,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled “golf ball shape” structuring of Mg surface under acoustic cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ran Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Podor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2960,51 +2960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.43514. </w:t>
@@ -3202,77 +3202,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation de molécules, de particules et de surfaces par cavitation acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3470,64 +3470,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.198-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3600,64 +3600,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29, pp.512-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3743,51 +3743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinide Research Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.67-72</w:t>
@@ -3950,90 +3950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sonochimie, une Chimie sans Réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Actualité Chimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N397-398, pp.135-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4218,64 +4218,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 44 (6), pp.2567-2574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4309,51 +4309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sonochimie, une chimie sans réactifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4421,90 +4421,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activating Molecules, Ions, and Solid Particles with Acoustic Cavitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4590,51 +4590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dacheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 441 (1-3), pp.421-430. </w:t>
@@ -4697,51 +4697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystalline Silicon under Acoustic Cavitation: From Mechanoluminescence to Amorphization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Skorb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4965,77 +4965,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence of Tb(III) at the Extended Solid–Liquid Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (21), pp.10752-10756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5063,385 +5063,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02000167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Cavitation at the Water−Glass Interface</w:t>
+                <w:t xml:space="preserve">Towards the industrial production of antioxidants from food processing by-products with ultrasound-assisted extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Shchukin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.C.G. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chemat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1046276⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (6), pp.1066-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000158v1</w:t>
+                <w:t xml:space="preserve">hal-02076968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the industrial production of antioxidants from food processing by-products with ultrasound-assisted extraction</w:t>
+                <w:t xml:space="preserve">Acoustic Cavitation at the Water−Glass Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Shchukin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2009.10.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114 (30), pp.13083-13091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1046276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02076968v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green procedure with a green solvent for fats and oils’ determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Visinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1196-1197, pp.147-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5642,77 +5642,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total Lipid Extraction of Food Using d-Limonene as an Alternative to n-Hexane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ginies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chromatographia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 68 (3-4), pp.311-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5771,90 +5771,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microwave-integrated Soxhlet extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tomao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Colnagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franco Visinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Chemat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1174 (1-2), pp.138-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6047,234 +6047,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Préparation et caractérisation structurale d'un nouveau peroxyde de Pu(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764765v1</w:t>
+                <w:t xml:space="preserve">hal-04766147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasonically assisted conversion of colloidal PuO2 nanoparticles into an unexpected intermediate plutonium species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting of the european society of sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Leuven (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6299,103 +6299,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronicles of peroxide plutonium species: structural characterization of new Pu(IV) green peroxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
@@ -6418,234 +6418,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation et caractérisation structurale d'un nouveau peroxyde de Pu(IV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Preparation and structural characterization of an original peroxide complex of Pu(IV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
+              <w:t xml:space="preserve">JDA 2024 - 53rd Journées des Actinides international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766147v1</w:t>
+                <w:t xml:space="preserve">hal-04764765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of ultrasound to the synthesis of colloidal uranium oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Louvain, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6664,316 +6664,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances about the multi-scale structural properties and formation mechanism of plutonium oxide nanoparticles in aqueous solution</w:t>
+                <w:t xml:space="preserve">Evidences about the contribution of Pu(IV) oxo-hydroxo cluster [Pu 6 (OH)$_4$O$_4$]$^{12+}$ during the formation of Pu(IV) intrinsic colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">MIGRATION 2023 - 18th international conference on the chemistry and migration behaviour of actinides and fission products in the geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765404v1</w:t>
+                <w:t xml:space="preserve">hal-04764788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences about the contribution of Pu(IV) oxo-hydroxo cluster [Pu 6 (OH)$_4$O$_4$]$^{12+}$ during the formation of Pu(IV) intrinsic colloids</w:t>
+                <w:t xml:space="preserve">Recent advances about the multi-scale structural properties and formation mechanism of plutonium oxide nanoparticles in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION 2023 - 18th international conference on the chemistry and migration behaviour of actinides and fission products in the geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès SCF 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764788v1</w:t>
+                <w:t xml:space="preserve">hal-04765404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plutonium peroxide compound from a New Water-Soluble peroxo complexe of plutonium(IV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7028,103 +7028,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranyl peroxide pseudomorphs formed under ultrasound-irradiation of UO$_2$ powder in aqueous solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actinides 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Golden, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7149,103 +7149,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement de nanoparticules de PuO2 sous irradiation ultrasonore en solution aqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sonochimie Ultrasons et Procédés - 6ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7264,273 +7264,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des ultrasons de puissance pour la préparation de nanoparticules colloïdales de UO2+x</w:t>
+                <w:t xml:space="preserve">Effet isotopique cinétique et formation de nanoparticules colloïdales de PuO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03779850v1</w:t>
+                <w:t xml:space="preserve">cea-03779849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet isotopique cinétique et formation de nanoparticules colloïdales de PuO2</w:t>
+                <w:t xml:space="preserve">Apport des ultrasons de puissance pour la préparation de nanoparticules colloïdales de UO2+x</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03779849v1</w:t>
+                <w:t xml:space="preserve">cea-03779850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic effect on the formation kinetics of Pu(IV) intrinsic colloids</w:t>
               </w:r>
@@ -7542,77 +7542,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
@@ -7635,652 +7635,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03779851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03784777v1</w:t>
+                <w:t xml:space="preserve">hal-04764810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of uranium(VI) and uranium(IV) colloidal nanoparticles by 20 kHz sonication in pure water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size vs. Local Structure Relationship for ThO2 and PuO2 Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. F Le Goff</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESS-JSS-AOSS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">UDM3 - Physics and Chemistry of Actinides seen by X-rays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03779852v1</w:t>
+                <w:t xml:space="preserve">cea-03923001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préparation de colloïdes intrinsèques d'U(VI) par sonolyse à 20 kHz d'UO3 dans l'eau pure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04764810v1</w:t>
+                <w:t xml:space="preserve">cea-03784772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size vs. Local Structure Relationship for ThO2 and PuO2 Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of uranium(VI) and uranium(IV) colloidal nanoparticles by 20 kHz sonication in pure water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Dalodiere</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDM3 - Physics and Chemistry of Actinides seen by X-rays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ESS-JSS-AOSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03923001v1</w:t>
+                <w:t xml:space="preserve">cea-03779852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de colloïdes intrinsèques d'U(VI) par sonolyse à 20 kHz d'UO3 dans l'eau pure</w:t>
+                <w:t xml:space="preserve">Sonochemical conversion of UO3 into U(VI) intrinsic colloids in near-neutral conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">Nuclear Fuel Cycle: A Chemistry Conference (NFC3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03784772v1</w:t>
+                <w:t xml:space="preserve">cea-03784777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of uranium(VI) intrinsic colloids by 20 kHz sonication of uranium trioxide in pure water</w:t>
               </w:r>
@@ -8305,51 +8305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. F Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8391,103 +8391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted conversion of UO2 into U(VI) peroxides in aqueous solution saturated with Ar/O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Iena, Germany</w:t>
@@ -8542,64 +8542,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Dalodiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8792,51 +8792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18emes Journées Scientifiques de Marcoule - JSM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bagnols sur cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9528,51 +9528,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolution sonochimique et réductrice de PuO2 en présence de particules de Ti</w:t>
+                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO$_2$ and PuO$_2$ in the presence of Ti particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
@@ -9586,118 +9586,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Besançon, France</w:t>
+              <w:t xml:space="preserve">ICFE 2015 - International Congress on f Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765240v1</w:t>
+                <w:t xml:space="preserve">hal-04765238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound-assisted reductive dissolution of CeO$_2$ and PuO$_2$ in the presence of Ti particles</w:t>
+                <w:t xml:space="preserve">Dissolution sonochimique et réductrice de PuO2 en présence de particules de Ti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Beaudoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
@@ -9711,418 +9711,418 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICFE 2015 - International Congress on f Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765238v1</w:t>
+                <w:t xml:space="preserve">hal-04765240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical redox of Pu(IV) and Pu(III) in aqueous nitric solution</w:t>
+                <w:t xml:space="preserve">Sonochemical behaviour of Pu(III), Pu(IV), and Pu(VI) in aqueous nitric solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
+              <w:t xml:space="preserve">Advancing the Chemistry of f Elements, Dalton Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765244v1</w:t>
+                <w:t xml:space="preserve">hal-04765286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonochemical behaviour of Pu(III), Pu(IV), and Pu(VI) in aqueous nitric solutions</w:t>
+                <w:t xml:space="preserve">Redox Reactions of Pu ions in Aqueous Nitric Solutions under Ultrasound Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advancing the Chemistry of f Elements, Dalton Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plutonium Futures - The Science 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Las vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765286v1</w:t>
+                <w:t xml:space="preserve">cea-02920124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Reactions of Pu ions in Aqueous Nitric Solutions under Ultrasound Irradiation</w:t>
+                <w:t xml:space="preserve">Sonochemical redox of Pu(IV) and Pu(III) in aqueous nitric solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plutonium Futures - The Science 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Las vegas, United States</w:t>
+              <w:t xml:space="preserve">14th meeting of the European Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02920124v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic reductive dissolution of Pt/CeO$_2$ under mild conditions</w:t>
               </w:r>
@@ -10259,64 +10259,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Discussion 14 - Advancing the Chemistry of the f-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10393,51 +10393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe den Auwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures The Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Las Vegas (NV), United States</w:t>
@@ -10492,64 +10492,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Ultrasons : Sonochimie, Procédés et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10587,77 +10587,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence of Tb(III) at the extended solid-liquid interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th meeting of the European Society of Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lviv, Ukraine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10695,77 +10695,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonoluminescence de Tb(III) à l'interface solide/liquide étendue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Ravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP Journées Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10816,64 +10816,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Shchukin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmuth Möhwald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10943,103 +10943,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion assistée par ultrasons de UO2 en peroxydes de U(VI) dans une solution aqueuse saturée en Ar/O2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes rencontres rayonnement radiochimie R3C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nîmes, France</w:t>
@@ -11068,90 +11068,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical transformation of uranium dioxide (UO2) into uranium peroxide ([(UO2(O2)(H2O)2 )•xH2O]) : Unveiling intriguing morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11193,103 +11193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-assisted conversion of UO$_2$ into U(VI) peroxides in aqueous solution saturated with Ar/O$_2$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATALANTE 2024 – Nuclear Chemistry for Sustainable Fuel Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Avignon, France</w:t>
@@ -11318,103 +11318,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de nanoparticules colloïdales de UO$_{2+x}$ par voie sonochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSUP 23 - 7ème Journées Scientifiques Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11439,103 +11439,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonochemical conversion of UO$_2$ into U(VI) peroxides reveals unexpected morphologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Margate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plutonium Futures – The Science 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Avignon, France</w:t>
@@ -11715,77 +11715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Venault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Moisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Morosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migration 2013 -14th International Conference on the Chemistry and Migration Behaviour of Actinides and Fission Products in the Geosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Brighton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11892,77 +11892,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multibubble sonoluminescence and sonochemistry of f-elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Radiochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12045,51 +12045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2414977. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12159,51 +12159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Leturcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey I. Nikitenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2016/012413A1. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12292,64 +12292,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12634,51 +12634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05044697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107346" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Nikitenko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00306F" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916064v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1142" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04990B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921741v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA90001J" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN90044C" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Illy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QI00389G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00434B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04931H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02330G" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000158v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1046276" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.C.G. Renard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.10.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVKWNLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tomao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Visinoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colnagui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7DK9KB4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779850v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779849v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923001v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si. Nikitenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beaudoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765240v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765238v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765286v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920124v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04953666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04765762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05044697v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Margate" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2025.107346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316834v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04938112v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Husar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Hervy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4dt02796e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705508v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC01186D" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;gou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Chave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2023.132059" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. F Le Goff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2dt03721a" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916064v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Nikitenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moisy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ract-2021-1142" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916052v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I Nikitenko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00306F" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03916056v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2CC04990B" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1DT01609A" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493353v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Ji" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Pflieger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey I. Nikitenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124734" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EN90044C" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921741v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NA90001J" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bonato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier F Le Goff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2020.105235" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Dalodiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NA00662A" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02921757v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201984163" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pflieger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.8b04267" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01996069v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2017.06.018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075385v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Illy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7QI00389G" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075390v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morosini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43514" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114906v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000067v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Beaudoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Durand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Leturcq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6GC00434B" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076922v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.09.014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2015.11.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02114896v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morosini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076941v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Jouan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT04931H" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02118283v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064020v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2014.11.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076929v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Venault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4DT02330G" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergue&#239; Nikitenko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076949v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/51237" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dacheux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2013.06.021" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DB97TQS4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098097v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Skorb" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Ravaux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp305375r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02076961v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM31996A" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000167v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202045b" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076968v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tomao" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.C.G. Renard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chemat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2009.10.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KVKWNLQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000158v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Shchukin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1046276" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099430v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Visinoni" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.04.035" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CST5CBH5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110493v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Tomao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ginies" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Visinoni" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chemat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2008.05.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1R58NDG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02098101v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1365/s10337-008-0696-1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5Z8F1BDG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02107299v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Colnagui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2007.09.067" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K7DK9KB4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495056v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Mu&#241;oz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766147v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766094v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764748v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765404v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766168v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dalodiere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766160v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766178v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779849v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot Auriol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779850v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779851v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03923001v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784772v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03779852v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03784774v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765159v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339061v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Virot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chave" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dumas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338547v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonato" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02400196v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dieste Blanco" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wiss" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765225v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Durand" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418109v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moisy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. I. Nikitenko" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433877v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si. Nikitenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765207v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Beaudoux" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765238v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765240v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765286v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920124v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Venault" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765244v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horlait" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02920110v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765281v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe den Auwer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765293v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765321v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765368v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth M&#246;hwald" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766151v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jegou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766107v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765387v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766187v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765230v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765333v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765979v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04953666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765954v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04765762v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>