--- v0 (2026-04-05)
+++ v1 (2026-04-30)
@@ -2874,51 +2874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81B7762E"/>
+    <w:nsid w:val="EE9E2B8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>