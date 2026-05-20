--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -728,291 +728,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into martian crater degradation history based on crater depth and diameter statistics</w:t>
+                <w:t xml:space="preserve">ROMA: A Database of Rock Reflectance Spectra for Martian In Situ Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Breton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
+                <w:t xml:space="preserve">L. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Pan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quantin-Nataf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.114898⟩</w:t>
+              <w:t xml:space="preserve">Earth and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021EA001871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03710163v1</w:t>
+                <w:t xml:space="preserve">insu-03705392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROMA: A Database of Rock Reflectance Spectra for Martian In Situ Exploration</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insight into martian crater degradation history based on crater depth and diameter statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dehouck</w:t>
+                <w:t xml:space="preserve">Sylvain Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thollot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lu Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Mandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Volat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021EA001871⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.114898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705392v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03710163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital elevation model workflow improvements for the MarsSI platform and resulting orthorectified mosaic of Oxia Planum, the landing site of the ExoMars 2022 rover</w:t>
               </w:r>
@@ -1720,51 +1720,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-automated crater depth measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Quantin-Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2874,51 +2874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE9E2B8C"/>
+    <w:nsid w:val="17586951"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3105,51 +3105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-volat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5184-0304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Millot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04519311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fawdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Orgel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Adeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Balme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Calef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2302361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lherm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Pan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.114898" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705392v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mandon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thollot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001871" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105552" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parkes Bowen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Bridges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2020.2292" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sefton-Nash" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113436" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dehouck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quantin-Nataf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fawdon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieu-volat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5184-0304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490519v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Volat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Quantin-Nataf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Millot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-969" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745781v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Mandon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Torres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04519311v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Fawdon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Orgel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solmaz Adeli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Balme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred J Calef" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2024.2302361" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leyrat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lherm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115341" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mandon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Beck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quantin-Nataf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dehouck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thollot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021EA001871" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Breton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Pan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.114898" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03857084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dehecq" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2022.105552" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03710152v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carter" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thollot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Balme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2019.2191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03263480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Parkes Bowen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C Bridges" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ast.2020.2292" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03243411v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596209v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grindrod" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elliot Sefton-Nash" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17445647.2021.1982035" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404592v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mangold" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lozac&#8217;h" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.113436" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02639459v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bodin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.08.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Peltzer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015020" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069046v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Pousse-Beltran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Audemard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016TC004305" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794662v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pousse" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pathier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Reinoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JB013121" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587923v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dehouck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588074v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296440v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Quantin-Nataf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carter" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fawdon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>