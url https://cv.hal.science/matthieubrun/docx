--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -1049,209 +1049,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04712029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du développement, ça n’existe pas !</w:t>
+                <w:t xml:space="preserve">Mare Nostrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Fortuné</w:t>
+                <w:t xml:space="preserve">Elen Lemaître-Curri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 53, pp.9-19. </w:t>
+              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022/1 (1), pp.9-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anthropodev.1714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/come.120.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020334v1</w:t>
+                <w:t xml:space="preserve">halshs-04712057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mare Nostrum</w:t>
+                <w:t xml:space="preserve">La mémoire du développement, ça n’existe pas !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elen Lemaître-Curri</w:t>
+                <w:t xml:space="preserve">Franck Fortuné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Confluences Méditerranée </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2022/1 (1), pp.9-12. </w:t>
+              <w:t xml:space="preserve">Anthropologie et développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 53, pp.9-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/come.120.0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anthropodev.1714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04712057v1</w:t>
+                <w:t xml:space="preserve">hal-04020334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui incarne la mémoire du développement et auprès de qui ? Réputation et réseau de citations au Maroc et à Madagascar</w:t>
               </w:r>
@@ -1959,51 +1959,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réconcilier mémoire et projet dans le développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Fortuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2343,51 +2343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alemany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tournaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/revue/le-demeter/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2021.01.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2021.01.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2020.01.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattath Tapsoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.10379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.231.0139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1714" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.120.0010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4268.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02883421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0314" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711995v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Alemany" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Tournaire" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iris-france.org/revue/le-demeter/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200576v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Abis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2021.01.0019" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200574v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Le Lay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2021.01.0027" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03200578v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/iris.abis.2020.01.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543199v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halka Otto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711925v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Fattath Tapsoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.10379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04711971v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pe.231.0139" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712018v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.127.0199" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.033.0178" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04712057v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Lema&#238;tre-Curri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.120.0010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020334v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fortun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1714" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berrou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropodev.1787" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/etu.4268.0017" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531767v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.108.0011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155639v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Treyer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bricas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ton Nu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hrabanski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lavoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02883421v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019BORD0314" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02628999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fabre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212711v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>