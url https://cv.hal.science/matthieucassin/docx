--- v0 (2026-04-06)
+++ v1 (2026-05-12)
@@ -498,50 +498,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03257740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gregory of Nyssa: Homilies on the Our Father. An English Translation with Commentary and Supporting Studies. Proceedings of the 14th International Colloquium on Gregory of Nyssa (Paris, 4-7 September 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Grelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, 168, 2021, Vigiliae Christianae, Supplements, 978-90-04-46300-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03341595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Évagre le Pontique, Scholies aux Psaumes, tome II (Psaumes 71-150)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Josèphe Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -555,735 +643,647 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Ech Chael</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions du Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 615, 2021, Sources chrétiennes, 9782204142052</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03292781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques grecques dans l'Empire ottoman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detoraki Marina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lampadaridi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 54, 2020, Bibliologia, 978-2-503-58560-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02885612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalogue des manuscrits conservés dans la Bibliothèque du Patriarcat œcuménique : Les manuscrits du monastère de la Sainte-Trinité de Chalki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cronier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matoula Kouroupou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brepols, 2019, 978-2-503-57434-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02077419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Nysse, Homélies sur le Notre Père</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Boudignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Seguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerf, 596, 2018, Sources chrétiennes, 978-2-204-12971-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01846276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuscripta graeca et orientalia. Mélanges monastiques et patristiques en l'honneur de Paul Géhin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boud'Hors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 243, 2016, Orientalia Lovaniensia Analecta, 978-90-429-3358-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01324834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory of Nyssa, Contra Eunomium III. An English Translation with Commentary and Supporting Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leemans Johan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill, pp.XII + 786, 2014, 9789004270619</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01057543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'écriture de la controverse chez Grégoire de Nysse. Polémique littéraire et exégèse dans le Contre Eunome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut d'études augustiniennes, pp.430, 2012, Études augustiniennes - Série Antiquité 193, Frédéric Chapot</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire de Nysse : la Bible dans la construction de son discours. Actes du colloque de Paris, 9-10 février 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...682 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Grelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, pp.323, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1761,156 +1761,156 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Tome 107 (3), pp.525-603. </w:t>
+              <w:t xml:space="preserve">, 2023, Tome 107 (1), pp.69-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rspt.1073.0525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rspt.1071.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04373570v1</w:t>
+                <w:t xml:space="preserve">halshs-04094189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin de patrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Tome 107 (1), pp.69-156. </w:t>
+              <w:t xml:space="preserve">, 2023, Tome 107 (3), pp.525-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rspt.1071.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rspt.1073.0525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04094189v1</w:t>
+                <w:t xml:space="preserve">halshs-04373570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le De incarnatione et contra arianos (CPG 2806) faussement attribué à Athanase d’Alexandrie : un traité de controverse théologique de la fin du ive siècle</w:t>
               </w:r>
@@ -2327,174 +2327,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02907197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gregory of Nyssa’s Hagiographic Homilies: Authorial Tradition and Hagiographical-Homiletic Collections. A Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manuscript cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Homiletic Collections in Greek and Oriental Manuscripts, 13, pp.15-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03039517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bulletin de patrologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 104 (2), pp.291-410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rspt.1042.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rspt.1042.0291⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03332407v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03039517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments d'un manuscrit de Basile en majuscule. Histoire des textes et histoire des livres</w:t>
               </w:r>
@@ -3435,174 +3435,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00442436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">”Plumer Isocrate” : usage polémique du vocabulaire comique chez Grégoire de Nysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 121 (2), pp.783-796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2008.7991⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00365618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique bibliographique Grégoire de Nysse (2000-2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adamantius</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.410-419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00348634v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-00365618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophylacte et Théodoret sur les douze prophètes</w:t>
               </w:r>
@@ -3847,199 +3847,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05364754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Notre Père et les Béatitudes lus par Grégoire de Nysse : une lecture et un lecteur en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Burnet, Régis; Verheyden, Joseph. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Festschrift Jean-Marie Auwers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-169, 2025, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-5500-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05214361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Origénisme et anti-origénisme dans les scholies au De anima et resurrectione de Grégoire de Nysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonio Cacciari; Emiliano Fiori; Daniele Tripaldi; Andrea Villani. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Alexandria to Jerusalem (and Beyond): Essays in Honor of Lorenzo Perrone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.625-643, 2025, Early Christianity in the Context of Antiquity, 9783631922729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05162470v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-05214361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épiphane de Salamine, Panarion, 64, 63-72 ; Justinien, Lettre à Ménas ; Lettre au synode (553)</w:t>
               </w:r>
@@ -4618,199 +4618,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03341597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire de Nysse</w:t>
+                <w:t xml:space="preserve">Eunome de Cyzique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Cassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451. IV, Du IVe siècle au concile de Chalcédoine (451) : Constantinople, la Grèce et l’Asie mineure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.485-603, 2021, L'Âne d'or, 9782251451237</w:t>
+              <w:t xml:space="preserve">, pp.643-653, 2021, L'Âne d'or, 9782251451237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03257764v1</w:t>
+                <w:t xml:space="preserve">halshs-03257775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunome de Cyzique</w:t>
+                <w:t xml:space="preserve">Grégoire de Nysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Cassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451. IV, Du IVe siècle au concile de Chalcédoine (451) : Constantinople, la Grèce et l’Asie mineure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 69, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belles Lettres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.643-653, 2021, L'Âne d'or, 9782251451237</w:t>
+              <w:t xml:space="preserve">, pp.485-603, 2021, L'Âne d'or, 9782251451237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03257775v1</w:t>
+                <w:t xml:space="preserve">halshs-03257764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire de Nysse, Sermon sur la nativité du Sauveur et Jean Chrysostome, Homélie 12 sur l’évangile de Matthieu</w:t>
               </w:r>
@@ -5367,436 +5367,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02989445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diodore de Tarse, Commentaire sur les Psaumes (prologue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lire les Psaumes à l'école des Pères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 108, Éditions du Cerf, pp.167-174, 2019, Les Pères dans la foi, 978-2-204-13329-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02146478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Réfutation de la Profession de foi d'Eunome ou comment clore une controverse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume Bady; Diane Cuny. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 128, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beauchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.421-434, 2019, Théologie historique, 9782701022772</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauchesne</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-02058828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet Diktyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lire les Psaumes à l'école des Pères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 108, Éditions du Cerf, pp.167-174, 2019, Les Pères dans la foi, 978-2-204-13329-6</w:t>
+              <w:t xml:space="preserve">Greek Manuscript Cataloguing: Past, Present, and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brepols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.202-206, 2018, Bibliologia, 978-2-503-57824-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01882409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">34a Grégoire de Nysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Goulet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des philosophes antiques. VII, d'Ulpien à Zoticus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.534-570, 2018, 9782271090249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’ Origène à l’ édition de 1615 : sources et postérités des Homélies sur le Cantique de Grégoire de Nysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulio Maspero; Miguel Brugarolas; Ilaria Vigorelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gregory of Nyssa: In Canticum Canticorum. Analytical and Supporting Studies. Proceedings of the 13th International Colloquium on Gregory of Nyssa (Rome, 17–20 September 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 150, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77-118, 2018, Supplements to Vigiliae christianae, 978-90-04-38204-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01877549v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">halshs-01715811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au milieu des livres. Constitution et fonction de la bibliothèque de l’IFEB</w:t>
               </w:r>
@@ -5935,281 +5935,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01593664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Liturgical Celebration and Theological Exegesis: the Easter Homilies of Gregory of Nyssa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“If Christ has not been raised…” Studies on the Reception of the Resurrection Stories and the Belief in the Resurrection in the Early Church</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandenhoeck &amp; Ruprecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-165, 2016, Novum Testamentum et Orbis Antiquus/ Studien zur Umwelt des Neuen Testaments, 9783525593745</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01409064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément de Rome, Épître aux Corinthiens ; Pseudo-Clément de Rome, Seconde Épître aux Corinthiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Pouderon; Jean-Marie Salamito; Vincent Zarini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premiers écrits chrétiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gallimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.38-84, 1189-1201, 2016, Bibliothèque de la Pléiade, 978-2-07-013486-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01398859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eunome ; la théologie trinitaire de Grégoire de Nysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Le Boulluec; Eric Junod. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthologie des théologiens de l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.210-214, 265-269, 2016, 978-2-204-11155-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01400381v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">halshs-01398859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un recueil d’extraits patristiques sur l’âme et la nature de l’homme</w:t>
               </w:r>
@@ -6447,173 +6447,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01192672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contre Eunome III : une introduction</w:t>
+                <w:t xml:space="preserve">Confusion eunomienne et clarté nysséenne : Contre Eunome III 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johan Leemans, Matthieu Cassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gregory of Nyssa: Contra Eunomium III: an English translation with commentary and supporting studies. Proceedings of the 12th International Colloquium On Gregory of Nyssa (Leuven, 14-17 September 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill, pp.3-33, 2014, Supplements to Vigiliae Christianae 124, 9789004270619</w:t>
+              <w:t xml:space="preserve">, Brill, pp.264-292, 2014, Supplements to Vigiliae Christianae 124, 9789004270619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01057545v1</w:t>
+                <w:t xml:space="preserve">halshs-01057546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confusion eunomienne et clarté nysséenne : Contre Eunome III 2</w:t>
+                <w:t xml:space="preserve">Contre Eunome III : une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johan Leemans, Matthieu Cassin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gregory of Nyssa: Contra Eunomium III: an English translation with commentary and supporting studies. Proceedings of the 12th International Colloquium On Gregory of Nyssa (Leuven, 14-17 September 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Brill, pp.264-292, 2014, Supplements to Vigiliae Christianae 124, 9789004270619</w:t>
+              <w:t xml:space="preserve">, Brill, pp.3-33, 2014, Supplements to Vigiliae Christianae 124, 9789004270619</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01057546v1</w:t>
+                <w:t xml:space="preserve">halshs-01057545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tradition manuscrite grecque de l'Histoire ecclésiastique</w:t>
               </w:r>
@@ -6984,259 +6984,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00643435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réfuter sans lasser le lecteur. Pratiques de la réfutation dans le “Contre Eunome” de Grégoire de Nysse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peeter. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Patristica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters, pp.71-76, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00535623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recenser la tradition manuscrite des textes grecs : du &amp;quot;Greek index project&amp;quot; à &amp;quot;Pinakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Crisci, Edoardo ; Maniaci, Marilena ; Orsini, Pasquale. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La descrizione dei manoscritti : esperienze a confronto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli studi di Cassino, pp.91-106, 2010, ﻿﻿Studi e ricerche del Dipartimento di filologia e storia 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00541513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;kephalaia&amp;quot; du livre I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Cassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Winling. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grégoire de Nysse, Contre Eunome I, 149-691</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cerf, pp.359-364, 2010, Sources chrétiennes 524</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00549758v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-00541513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contre Eunome III : l'exégèse structure-t-elle l'argumentation ?</w:t>
               </w:r>
@@ -7722,51 +7722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC10AD0C"/>
+    <w:nsid w:val="6C5190EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7870,51 +7870,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2FC7EA49"/>
+    <w:nsid w:val="18F5E85C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8104,51 +8104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieucassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9646-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127365087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3939-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Rondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4499-histoire-de-la-litterature-grecque-chretienne-des-origines-a-451-t-iv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-615" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341595v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vinel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detoraki Marina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoula Kouroupou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leemans Johan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1092.0301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.242.0257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Harl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meynadier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RA.5.142384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1073.0525" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094189v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1071.0069" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3774" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duba William" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Claudia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#252;eler Christoph" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36181/digitalia-00003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1042.0291" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.89.0.3287067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zac-2020-0016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.120341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1031.0145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.76.0.3285516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1022.0299" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1013.0475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1003.0459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044836" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aussedat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348634v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365618v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2008.7991" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111340432-005/html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111340432-005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162470v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1592227" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.149984" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/1340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111502595/html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111502595-010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004463011/BP000003.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257775v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60140" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004462724_017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/496957" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110366358-002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058828v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877549v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/39023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882409v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Paola Degni, Paolo Eleuteri et Marilena Maniaci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715811v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10560" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400381v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17847/anthologie-des-theologiens-de-l-antiquite" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409064v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/if_christ_has_not_been_raised/t-2/1039199/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398859v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192672v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057545v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057546v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541513v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieucassin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9646-1121" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/127365087" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-3939-2009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292761v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Rondeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul G&#233;hin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cassin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-614" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257740v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Morlet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/4499-histoire-de-la-litterature-grecque-chretienne-des-origines-a-451-t-iv" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341595v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Grelier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vinel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292781v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-615" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detoraki Marina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02077419v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cronier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matoula Kouroupou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01846276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boudignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Seguin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boud'Hors" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10162" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057543v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leemans Johan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348619v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05172896v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1092.0301" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05285425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REG.138.1.3294249" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04538534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsr.242.0257" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04549629v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Harl" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meynadier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04638729v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RA.5.142384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04094189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1071.0069" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1073.0525" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04286781v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4438" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03799623v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03776538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.4109" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03292747v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asr.3774" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02907197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bougard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duba William" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Claudia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#252;eler Christoph" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36181/digitalia-00003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03039517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1042.0291" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02499264v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.89.0.3287067" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02898969v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zac-2020-0016" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512357v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.120341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02512378v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1031.0145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.76.0.3285516" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012032v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1022.0299" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01668215v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1013.0475" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01499041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.1003.0459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088872v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassa Kontouma" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/REB.72.0.3044836" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00961347v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00491230v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Aussedat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00442436v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00365618v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2008.7991" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400415v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364754v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111340432-005/html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111340432-005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05214361v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05162470v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1592227" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05498729v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05526530v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.IPM-EB.5.149984" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05364677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/irht/1340" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154fs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04659062v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111502595/html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111502595-010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04761318v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03341597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/9789004463011/BP000003.xml" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257775v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03472220v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03289748v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/60140" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004462724_017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257796v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885632v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885646v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/title/496957" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110366358-002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03131102v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02989445v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02146478v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058828v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01882409v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Paola Degni, Paolo Eleuteri et Marilena Maniaci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715811v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877549v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/abstract/title/39023" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01659980v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10560" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01593664v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409064v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.v-r.de/en/if_christ_has_not_been_raised/t-2/1039199/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01398859v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17847/anthologie-des-theologiens-de-l-antiquite" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01324855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409011v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01192672v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/litteratures-francaises-comparee-et-langue/cultures-et-civilisations-medievales/lire-en-extraits" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057546v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057545v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697800v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Debie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Yves Perrin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645130v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631316v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00643435v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00535623v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00541513v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00549758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00348630v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017851v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schneider" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guermeur" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouha&#239;k-Giron&#232;s" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02320221v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Calvo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Castelain" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>