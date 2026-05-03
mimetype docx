--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
+                <w:t xml:space="preserve">Open letter: A global call to strengthen national soil biodiversity action through coordination and harmonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">César Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+                <w:t xml:space="preserve">Carlos Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brajesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter de Ruiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963395v1</w:t>
+                <w:t xml:space="preserve">hal-05329681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205, pp.109771. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open letter: A global call to strengthen national soil biodiversity action through coordination and harmonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Marín</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter de Ruiter</w:t>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Brown</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05329681v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -1433,51 +1433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying chemical signals in plant–soil mesofauna interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,51 +1485,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (S2), pp.1-8. </w:t>
@@ -2097,295 +2097,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally invariant metabolism but density-diversity mismatch in springtails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Potapov</w:t>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Guerra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bellini</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-36216-6⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 490, pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979986v2</w:t>
+                <w:t xml:space="preserve">hal-04098592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Sun</w:t>
+                <w:t xml:space="preserve">Globally invariant metabolism but density-diversity mismatch in springtails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van den Hoogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+                <w:t xml:space="preserve">Anatoly Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Mougin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Bruno Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 490, pp.109-124. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-36216-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098592v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
               </w:r>
@@ -2633,429 +2633,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
+                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436034v1</w:t>
+                <w:t xml:space="preserve">hal-03706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial role of blue light as a driver of litter photodegradation in terrestrial ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing-Wei Wang</w:t>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titta Kotilainen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05596-x⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327965v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The crucial role of blue light as a driver of litter photodegradation in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+                <w:t xml:space="preserve">Qing-Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 488 (1-2), pp.23-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05596-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706128v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive and native plant differ in their effects on the soil food-web and plant-soil phosphorus cycle</w:t>
               </w:r>
@@ -3273,252 +3273,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Neupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Margerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
+              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124482v1</w:t>
+                <w:t xml:space="preserve">hal-03483697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Best of Both Worlds? Hybridization Potentiates Exotic Bohemian Knotweed’s (Reynoutria × bohemica) Impacts on Native Plant and Faunal Communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Margerie</w:t>
+                <w:t xml:space="preserve">Temperature modifies the magnitude of a plant response to Collembola presence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bdee2021-09471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483697v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
               </w:r>
@@ -3751,51 +3751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet radiation accelerates photodegradation under controlled conditions but slows the decomposition of senescent leaves from forest stands in southern Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Neimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,51 +3885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Composition of Sunlight Affects the Microbial Functional Structure of Beech Leaf Litter During the Initial Phase of Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna R Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,295 +4147,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321802v1</w:t>
+                <w:t xml:space="preserve">hal-02293293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Winck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 191 (1), pp.191-203. </w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02293293v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can the comparison of above- and below-ground litter decomposition improve our understanding of bacterial and fungal successions?</w:t>
               </w:r>
@@ -4770,278 +4770,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inoculation of an ecosystem engineer (Earthworm: Lumbricus terrestris ) during experimental grassland restoration: Consequences for above and belowground soil compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Abgrall</w:t>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Forey</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.016⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.148 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116018v1</w:t>
+                <w:t xml:space="preserve">hal-01892042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculation of an ecosystem engineer (Earthworm: Lumbricus terrestris ) during experimental grassland restoration: Consequences for above and belowground soil compartments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+                <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 125, pp.148 - 155. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.9-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.12.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01892042v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01904532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna as bioindicators of organic matter export in temperate forests</w:t>
               </w:r>
@@ -5155,144 +5155,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
+                <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Santonja</w:t>
+                <w:t xml:space="preserve">C. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">L. Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.9-13. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.100-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2018.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01904532v1</w:t>
+                <w:t xml:space="preserve">hal-02116018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t>
               </w:r>
@@ -5317,64 +5317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t>
@@ -5412,51 +5412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5464,51 +5464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,51 +5702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5806,77 +5806,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5966,64 +5966,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological monographs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t>
@@ -6087,51 +6087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6189,307 +6189,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The database of the Predicts (Projecting responses of ecological diversity in changing terrestrial systems) project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lawrence N. Hudson</w:t>
+                <w:t xml:space="preserve">Valerie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Newbold</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Igor Lysenko</w:t>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2579⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.354-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608816v1</w:t>
+                <w:t xml:space="preserve">hal-01575931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+                <w:t xml:space="preserve">The database of the Predicts (Projecting responses of ecological diversity in changing terrestrial systems) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence N. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Newbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Coudrain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Sara Contu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Samantha L. L. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.145-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01575931v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How tree diversity affects soil fauna diversity: a review</w:t>
               </w:r>
@@ -6764,51 +6764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6953,1882 +6953,1894 @@
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (4), pp.913-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.30-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging patterns of soil springtails are impacted by food resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82, pp.72-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of bioenergy crops on metal contaminated soils stimulates belowground fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62, pp.207-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PREDICTS database: a global database of how local terrestrial biodiversity responds to human impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lawrence N. Hudson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Newbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Contu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha L.L. Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Lysenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4 (24), pp.4701-4735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of collembolan assemblages to plant species successional gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of collembolan assemblages to plant species successional gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (4-6), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International innovation - environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and mechanisms responsible for the relationship between the diversity of litter macro-invertebrates and leaf degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.35-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus structure during a spruce forest rotation: quantitative changes and relationship to soil biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkmar Wolters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (3), pp.625-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00847.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (11), pp.1861-1872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization of heavy metal-polluted soils by Collembola: preliminary experiments in compartmented boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (2), pp.91-106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00087-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8838,1040 +8850,1040 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La faune du sol peut-elle influencer l'exsudation racinaire ? défis scientifiques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizodeposition in the Plant Economic Space for 15 grassland species and its links to biogeochemical cycles (C,N)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Folacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angèle Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant labelling with 13CO2 to demonstrate root exudates trapping with non-common sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des berges envahies par les renouées asiatiques : Quels impact des renouées et résilience de l’écosystème ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoration worse than invasion? Insights from a comparative study on soil biota and functioning in the case of Reynoutria spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 15 Nouveaux écosystèmes et communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, May 2022, Gembloux, Belgium. pp.1629-1638</w:t>
+              <w:t xml:space="preserve">EMAPI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Pucon, Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279785v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration worse than invasion? Insights from a comparative study on soil biota and functioning in the case of Reynoutria spp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Restauration des berges envahies par les renouées asiatiques : Quels impact des renouées et résilience de l’écosystème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAPI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Pucon, Chile, Chile</w:t>
+              <w:t xml:space="preserve">ECOVEG 15 Nouveaux écosystèmes et communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, May 2022, Gembloux, Belgium. pp.1629-1638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279874v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développements analytiques appliqués à des exsudats racinaires de plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme Congrès Francophone de Sciences Séparatives et Couplages de l'AFSEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’École Doctorale Normande de Chimie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9930,414 +9942,414 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bligth</w:t>
+                <w:t xml:space="preserve">Impact de la renouée sur la diversité fonctionnelle des macro-invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">VIIIème Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030638v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la renouée sur la diversité fonctionnelle des macro-invertébrés du sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bligth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318694v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des renouées asiatiques sur les compartiments épigés et endogés et kit de gestion en ripisylve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10353,414 +10365,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau d’expertise scientifique et technique (REST) du Centre de ressources EEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324534v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ostandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TEBIS VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437849v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore et de dans les boues d’épuration urbaine sur la structure des communautés faunistiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10802,73 +10814,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée d’étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10897,73 +10909,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10992,81 +11004,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFE2 ecologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore dans les boues d’épuration urbaine sur les communautés faunistiques du sol</w:t>
+                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
@@ -11084,97 +11096,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324568v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol</w:t>
+                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore dans les boues d’épuration urbaine sur les communautés faunistiques du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
@@ -11192,339 +11204,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397926v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titta Kotilainen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Aubert</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437866v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437863v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11540,100 +11552,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RootDay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11648,293 +11660,293 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H J Bohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR invabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titta Kotilainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan G. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11943,123 +11955,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12118,323 +12130,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil micro-food web structure and functions exhibit contrasting dynamics according to litter quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cecile Villenave</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740667v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Soil micro-food web structure and functions exhibit contrasting dynamics according to litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602967v1</w:t>
+                <w:t xml:space="preserve">hal-02740667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How climate change modulates interactions between plants and soil fauna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12450,73 +12462,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of litter quantity and quality on soil biota structure and functioning: application to a cultivated soil in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12525,369 +12537,369 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
+                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
+              <w:t xml:space="preserve">Sfécologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604799v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
+                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605260v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the effects of litter quality and quantity on soil biota structure and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12896,119 +12908,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traits Ecologiques et Biologiques des organismes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13017,163 +13029,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vincelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13192,426 +13204,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity. A large-scale assessment on collembolan assemblages through stand density experimental manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 annual meeting BES (Bristish Ecological Society)-SFE (Société Française d'Ecologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des assemblages de collemboles à la manipulation expérimentale de la densité des arbres le long d'un gradient d'âge de peuplements de chêne sessile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e journées d'étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chambéry, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13621,668 +13633,668 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTC-18: 18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses non ciblées par GC-HRMS d'exsudats racinaires : développement d'un nouveau système de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des exsudats racinaires par chromatographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR mediatec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chromatographie au service de l'écologie du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la densité de peuplement sur le fonctionnement du sol dans des chênaies par la mesure des rapports isotopiques du carbone (13C/12C) et de l’azote (15N/14N) en EA-IRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de la Société Française des Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14341,73 +14353,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14416,1084 +14428,1084 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable agricultural practices effects on soil Collembola assemblages : a 5-year follow-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES annual meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442740v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+                <w:t xml:space="preserve">Sustainable agricultural practices effects on soil Collembola assemblages : a 5-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">BES annual meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796562v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change. A cornelian dilemna between drought resistance and soil macro-detritivore functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First annual meeting of the COST Action Biolink (belowground biodiversity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale response of earthworm assemblages to forest tree density experimental manipulation across a stand age gradient of sessile oak forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Earthworm Ecology (ISEE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Athens, United States. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFIA project, studying the effects of cropping systems on the temporal dynamics of relationships between soil biodiversity and ecosystem functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand density management effect on soil detritivores faunal assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th INTECOL Congress: Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree effect on soil biota – Response to long-term forest tree density manipulation across a stand age gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESSOLV : REstauration des Sédiments et des SOLs Vulnérables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR Sciences de l'Environnement-Analyse et gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15503,265 +15515,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematode and soil respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Fm Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15771,165 +15783,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESPIRE - Récolte des menus bois en forêt - Potentiel, Impact, Indicateurs et remédiations par épandage de cendres de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André Saint Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId396"/>
+      <w:footerReference w:type="default" r:id="rId397"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16076,51 +16088,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mar&#237;n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Ruiter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70121" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Gongalsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Kuznetsova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Segers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gardini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/466" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.05.012" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L.L. Hill" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1303" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02430235v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Dujardin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417193v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2013.04.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14MSXJHV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658339v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.10.009" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495378v2" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00847.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81A3437EF86605D806CA7E9D8D719B92634931D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498579v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00087-2" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442740v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mar&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Ruiter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Gongalsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Kuznetsova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Segers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gardini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/466" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.05.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L.L. Hill" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1303" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02430235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Dujardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417193v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2013.04.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14MSXJHV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495378v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00847.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81A3437EF86605D806CA7E9D8D719B92634931D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498579v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00087-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442740v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>