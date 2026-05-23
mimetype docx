--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -234,697 +234,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05489598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open letter: A global call to strengthen national soil biodiversity action through coordination and harmonization</w:t>
+                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Marín</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre‐marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants, People, Planet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp3.70121⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (2), pp.462-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329681v1</w:t>
+                <w:t xml:space="preserve">hal-04846745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.100205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05042504v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of trap discs for root exudate eco-friendly sampling using rhizoboxes: Application to untargeted screening of organic compounds by gas chromatography hyphenated with high resolution mass spectrometry</w:t>
+                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Bohm</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcoa.2025.100205⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 215, pp.106416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04963395v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fungal-based soil food webs, not local plant nor abiotic properties, are most affected by rhizome-derived secondary metabolites of Japanese knotweed (Reynoutria japonica)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Open letter: A global call to strengthen national soil biodiversity action through coordination and harmonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brajesh Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feng Sun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Peter de Ruiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Blanchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Agasse</w:t>
+                <w:t xml:space="preserve">George Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2025.106416⟩</w:t>
+              <w:t xml:space="preserve">Plants, People, Planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239231v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence that soil fauna drives plant root exudation patterns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Castaldi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+                <w:t xml:space="preserve">Guillaume Le Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.109771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2025.109771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05425274v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OniscidBase: a call for contributions to a global database to advance terrestrial isopod research</w:t>
               </w:r>
@@ -1038,2158 +1021,2175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05390176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of plant roots and Collembola determine their tri‐trophic interactions with soil microbes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic fingerprint of Reynoutria japonica (Polygonaceae) using suspect screening with LC-HRMS and untargeted approach with GC-HRMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐marc Brousseau</w:t>
+                <w:t xml:space="preserve">Andrea Castaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (2), pp.462-477. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.14714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-025-06273-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846745v1</w:t>
+                <w:t xml:space="preserve">hal-05425274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asian knotweed’s impacts on soil chemistry and enzyme activities are higher in soils with low-nutrient status</w:t>
+                <w:t xml:space="preserve">Beneficial effects of conservation agriculture on earthworm and Collembola communities in Northern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151002⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 503 (155-165), pp.155-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-05916-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04846629v1</w:t>
+                <w:t xml:space="preserve">hal-04027974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Detri 2 match conceptual framework: Matching detritivore and detritus traits to unravel consumption rules in a context of decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (10), pp.2084-2098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.14611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying chemical signals in plant–soil mesofauna interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Agasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 26 (S2), pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop management strategies shape the shared temporal dynamics of soil food web structure and functioning</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asian knotweed’s impacts on soil chemistry and enzyme activities are higher in soils with low-nutrient status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 370, pp.109058. </w:t>
+              <w:t xml:space="preserve">Pedobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 107, pp.151002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pedobi.2024.151002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572208v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global fine-resolution data on springtail abundance and community structure</w:t>
+                <w:t xml:space="preserve">Crop management strategies shape the shared temporal dynamics of soil food web structure and functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton M Potapov</w:t>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ting-Wen Chen</w:t>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia V Striuchkova</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha M Alatalo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douglas Alexandre</w:t>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02784-x⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.109058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2024.109058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373947v1</w:t>
+                <w:t xml:space="preserve">hal-04572208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial effects of conservation agriculture on earthworm and Collembola communities in Northern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global fine-resolution data on springtail abundance and community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton M Potapov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+                <w:t xml:space="preserve">Ting-Wen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Anastasia V Striuchkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Honvault</w:t>
+                <w:t xml:space="preserve">Juha M Alatalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 503 (155-165), pp.155-165. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-05916-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02784-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04027974v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline François</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amandine Erktan</w:t>
+                <w:t xml:space="preserve">Sabina Burrascano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Chianucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Sitzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281597v1</w:t>
+                <w:t xml:space="preserve">hal-04185032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Renouées asiatiques envahissantes : la restauration de berges par le génie végétal est-elle si bénéfique à la qualité chimique et à la biodiversité du sol ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/Revue-SET.2023.43.7627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098592v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally invariant metabolism but density-diversity mismatch in springtails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Potapov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan van den Hoogen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Babenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-36216-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979986v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois Massol</w:t>
+                <w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematodes and soil respiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Facon</w:t>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon C M Hess</w:t>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 490, pp.109-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-023-06062-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007040v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are we now with European forest multi-taxon biodiversity and where can we head to?</w:t>
+                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabina Burrascano</w:t>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Chianucci</w:t>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Trentanovi</w:t>
+                <w:t xml:space="preserve">Francois Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Kepfer-Rojas</w:t>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Sitzia</w:t>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 284, pp.110176. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2023.110176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185032v1</w:t>
+                <w:t xml:space="preserve">hal-04007040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
+                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Beaumelle</w:t>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Barantal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 215, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706128v1</w:t>
+                <w:t xml:space="preserve">hal-03436034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-term dynamic responses of soil properties and soil fauna under contrasting tillage systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The crucial role of blue light as a driver of litter photodegradation in terrestrial ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Aubert</w:t>
+                <w:t xml:space="preserve">Qing-Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bureau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2021.105191⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 488 (1-2), pp.23-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05596-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436034v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crucial role of blue light as a driver of litter photodegradation in terrestrial ecosystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An invasive and native plant differ in their effects on the soil food-web and plant-soil phosphorus cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingda Zeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qing-Wei Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+                <w:t xml:space="preserve">Minling Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05596-x⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 410, pp.115672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327965v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive and native plant differ in their effects on the soil food-web and plant-soil phosphorus cycle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feng Sun</w:t>
+                <w:t xml:space="preserve">Fostering the use of soil invertebrate traits to restore ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Beaumelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lingda Zeng</w:t>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minling Cai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 410, pp.115672. </w:t>
+              <w:t xml:space="preserve">, 2022, 424, pp.116019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2021.115672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2022.116019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605909v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alien Invasive Plant Effect on Soil Fauna Is Habitat Dependent</w:t>
               </w:r>
@@ -3331,51 +3331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Life Sciences Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -3504,51 +3504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasive knotweed modifies predator–prey interactions in the soil food web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3751,51 +3751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraviolet radiation accelerates photodegradation under controlled conditions but slows the decomposition of senescent leaves from forest stands in southern Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santa Neimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,51 +3885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Composition of Sunlight Affects the Microbial Functional Structure of Beech Leaf Litter During the Initial Phase of Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4045,51 +4045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna R Winck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,4700 +4147,4712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 128 (10), pp.1390-1401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293293v1</w:t>
+                <w:t xml:space="preserve">hal-02321807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Legras</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191 (1), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00442-019-04478-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321802v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02293293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can the comparison of above- and below-ground litter decomposition improve our understanding of bacterial and fungal successions?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional Assemblages of Collembola Determine Soil Microbial Communities and Associated Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Winck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Legras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.01.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fenvs.2019.00052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321811v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shade trees have higher impact on soil nutrient availability and food web in organic than conventional coffee agroforestry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Can the comparison of above- and below-ground litter decomposition improve our understanding of bacterial and fungal successions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karel van den Meersche</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.291⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132, pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627400v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna responses to invasive alien plants are determined by trophic groups and habitat structure: a global meta‐analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shade trees have higher impact on soil nutrient availability and food web in organic than conventional coffee agroforestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel van den Meersche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Allinne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elias de Melo Virginio Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 128 (10), pp.1390-1401. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 649, pp.1065-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.06493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321807v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inoculation of an ecosystem engineer (Earthworm: Lumbricus terrestris ) during experimental grassland restoration: Consequences for above and belowground soil compartments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.12.021⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01892042v1</w:t>
+                <w:t xml:space="preserve">hal-01807564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 89, pp.9-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2018.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil fauna as bioindicators of organic matter export in temperate forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 429, pp.549-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2018.07.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invasion by Fallopia japonica alters soil food webs through secondary metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 127, pp.100-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity in leaf litter traits partly mitigates the impact of thinning on forest floor carbon cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (12), pp.2777-2789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.13208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Trap</w:t>
+                <w:t xml:space="preserve">Inoculation of an ecosystem engineer (Earthworm: Lumbricus terrestris ) during experimental grassland restoration: Consequences for above and belowground soil compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.005⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 125, pp.148 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655398v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01892042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High carbon use efficiency and low priming effect promote soil C stabilization under reduced tillage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+                <w:t xml:space="preserve">Forest humus forms as a playground for studying aboveground-belowground relationships: Part 2, a case study along the dynamic of a broad lived plain forest ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.64-73. </w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HUMUSICA 3 - Reviews, Applications, Tools, 123, pp.398-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2018.04.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807564v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can changes in litter quality drive soil fauna structure and functions?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The database of the Predicts (Projecting responses of ecological diversity in changing terrestrial systems) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence N. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Newbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Contu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha L. L. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.145-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2579⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.12.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01607582v1</w:t>
+                <w:t xml:space="preserve">hal-01608816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
+                <w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.03677⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119, pp.354-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533906v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+                <w:t xml:space="preserve">Can changes in litter quality drive soil fauna structure and functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological monographs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecm.1252⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107, pp.94-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.12.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595257v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+                <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Mouillot</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
+              <w:t xml:space="preserve">Ecological monographs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (2), pp.321 - 340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecm.1252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594786v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of different crop management practices on soil Collembola assemblages : a 4-year follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mary</w:t>
+                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term removal of oak canopy trees Quercus petraea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.06.013⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126 (3), pp.420-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.03677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01575931v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The database of the Predicts (Projecting responses of ecological diversity in changing terrestrial systems) project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Igor Lysenko</w:t>
+                <w:t xml:space="preserve">Shifts and linkages of functional diversity between above- and below-ground compartments along a flooding gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2579⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.350-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608816v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How tree diversity affects soil fauna diversity: a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Perez</w:t>
+                <w:t xml:space="preserve">Comparing the effects of litter quantity and quality on soil biota structure and functioning: Application to a cultivated soil in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.024⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 107, pp.261-271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02602525v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dynamics of soil micro-food web structure and functions vary according to litter quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Villenave</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.003⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259214v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the effects of litter quantity and quality on soil biota structure and functioning: Application to a cultivated soil in Northern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">How tree diversity affects soil fauna diversity: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 107, pp.261-271. </w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.94-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2016.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.11.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633738v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation of soil communities in response to arable crop management strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">The dynamics of soil micro-food web structure and functions vary according to litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2016.03.029⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.262-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2016.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02636359v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change: a Cornelian dilemma between drought resistance and soil macro-detritivore functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 52 (4), pp.913-927. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2664.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flowering phenology of a herbaceous species (Poa annua) is regulated by soil Collembola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.30-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2015.07.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foraging patterns of soil springtails are impacted by food resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82, pp.72-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2014.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of bioenergy crops on metal contaminated soils stimulates belowground fauna</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The PREDICTS database: a global database of how local terrestrial biodiversity responds to human impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lawrence N. Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Newbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Contu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha L.L. Hill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Lysenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.042⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (24), pp.4701-4735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687892v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The PREDICTS database: a global database of how local terrestrial biodiversity responds to human impacts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishment of bioenergy crops on metal contaminated soils stimulates belowground fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1303⟩</w:t>
+              <w:t xml:space="preserve">Biomass and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62, pp.207-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biombioe.2014.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204216v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of collembolan assemblages to plant species successional gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of collembolan assemblages to plant species successional gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaylord Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pedobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 56 (4-6), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pedobi.2013.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Duparque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Marron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International innovation - environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does moder development along a pure beech (Fagus sylvatica L.) chronosequence result from changes in litter production or in decomposition rates?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brêthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (7), pp.1490-1497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2011.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns and mechanisms responsible for the relationship between the diversity of litter macro-invertebrates and leaf degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.35-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2009.10.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humus structure during a spruce forest rotation: quantitative changes and relationship to soil biota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volkmar Wolters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 58 (3), pp.625-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2006.00847.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00495378v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (11), pp.1861-1872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.soilbio.2004.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497766v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the nitrogen assimilated by soil fauna living in decomposing beech litter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.1861-1872</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00258686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization of heavy metal-polluted soils by Collembola: preliminary experiments in compartmented boxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Ponge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 21 (2), pp.91-106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0929-1393(02)00087-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00498579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8850,4780 +8862,4780 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La faune du sol peut-elle influencer l'exsudation racinaire ? défis scientifiques et méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rhizodeposition in the Plant Economic Space for 15 grassland species and its links to biogeochemical cycles (C,N)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Folacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angèle Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321469v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05311996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhizodeposition in the Plant Economic Space for 15 grassland species and its links to biogeochemical cycles (C,N)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La faune du sol peut-elle influencer l'exsudation racinaire ? défis scientifiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon-Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées interdisciplinaires (Rhizos)PHARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05311996v1</w:t>
+                <w:t xml:space="preserve">hal-05321469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant labelling with 13CO2 to demonstrate root exudates trapping with non-common sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISSS 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration worse than invasion? Insights from a comparative study on soil biota and functioning in the case of Reynoutria spp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+                <w:t xml:space="preserve">Développements analytiques appliqués à des exsudats racinaires de plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Bohm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAPI 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Pucon, Chile, Chile</w:t>
+              <w:t xml:space="preserve">15eme Congrès Francophone de Sciences Séparatives et Couplages de l'AFSEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279874v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration des berges envahies par les renouées asiatiques : Quels impact des renouées et résilience de l’écosystème ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoration worse than invasion? Insights from a comparative study on soil biota and functioning in the case of Reynoutria spp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 15 Nouveaux écosystèmes et communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, May 2022, Gembloux, Belgium. pp.1629-1638</w:t>
+              <w:t xml:space="preserve">EMAPI 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Pucon, Chile, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279785v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements analytiques appliqués à des exsudats racinaires de plantes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cardinael</w:t>
+                <w:t xml:space="preserve">Restauration des berges envahies par les renouées asiatiques : Quels impact des renouées et résilience de l’écosystème ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Erktan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15eme Congrès Francophone de Sciences Séparatives et Couplages de l'AFSEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">ECOVEG 15 Nouveaux écosystèmes et communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gembloux Agro-Bio Tech, May 2022, Gembloux, Belgium. pp.1629-1638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746191v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’École Doctorale Normande de Chimie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963194v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation des berges envahies par les renouées asiatiques : Conséquences sur le système sol/plante.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Erktan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fanin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Gembloux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déconvolution : outil d’identification appliqué au screening d’exsudats racinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Ecole Thématique sur le thème "Validation de méthodes, chimiométrie et analyse de données" du club jeunes de l’Afsep</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Pornichet, France</w:t>
+              <w:t xml:space="preserve">Club Chromatographie du Val de Seine, Journée « Data Mining : que faire de toutes ces données? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963212v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la renouée sur la diversité fonctionnelle des macro-invertébrés du sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Beaumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Barantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bligth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIIème Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318694v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Functional Traits of Soil Organisms in Ecological Engineering to restore sustainable SUITMA: A Promising Approach?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bligth</w:t>
+                <w:t xml:space="preserve">Impact des renouées asiatiques sur les compartiments épigés et endogés et kit de gestion en ripisylve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference on Soils of Urban, Industrial, Traffic, Mining and Military Areas (SUITMA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Seoul University, Jun 2019, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">Réseau d’expertise scientifique et technique (REST) du Centre de ressources EEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030638v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des renouées asiatiques sur les compartiments épigés et endogés et kit de gestion en ripisylve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la renouée sur la diversité fonctionnelle des macro-invertébrés du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marc Brousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau d’expertise scientifique et technique (REST) du Centre de ressources EEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">VIIIème Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437869v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H J Bohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+              <w:t xml:space="preserve">GDR invabio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437849v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Giffard</w:t>
+                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEBIS VII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437865v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Réponse des microarthropodes aux pratiques de gestion de l'enherbement en parcelles viticoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Giffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Ostandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées TEBIS</w:t>
+              <w:t xml:space="preserve">TEBIS VII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324534v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore et de dans les boues d’épuration urbaine sur la structure des communautés faunistiques du sol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée d’étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397978v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore et de dans les boues d’épuration urbaine sur la structure des communautés faunistiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
+              <w:t xml:space="preserve">14ème Journée d’étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437860v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts des espèces exotiques invasives sur la faune du sol : revue systématique et méta-analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFE2 ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437851v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Houben</w:t>
+                <w:t xml:space="preserve">Soil fauna communities are facilitated by plant nurse species in coastal sand dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées TEBIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397926v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore dans les boues d’épuration urbaine sur les communautés faunistiques du sol</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Vincenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Quibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">SFE2 ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324568v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Estelle Langlois</w:t>
+                <w:t xml:space="preserve">Effets de la quantité et des formes de phosphore dans les boues d’épuration urbaine sur les communautés faunistiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
+              <w:t xml:space="preserve">Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437863v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Effets des formes de phosphore dans les boues de stations d’épuration urbaine sur les communautés faunistiques du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Maïmiti Dulaurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel-Pierre Faucon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées TEBIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437866v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Forey</w:t>
+                <w:t xml:space="preserve">La décomposition de litière dans une forêt tempérée est fonction de la qualité du rayonnement solaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Pieristè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titta Kotilainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RootDay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437862v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'utilisation des vers de terre comme outils de restauration écologique de prairies humides (Yville Sur Seine) : conséquences pour les communautés épigées et endogés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Boigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Tour du Valat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437855v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An invasive palm tree modifies the functional structure and linkages of above and belowground communities in south pacific Fiji Island</w:t>
+                <w:t xml:space="preserve">Impacts de la faune du sol sur les propriétés des racines : de la plante à la communauté végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H J Bohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR invabio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">RootDay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437861v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solar UV-A radiation and blue light enhance tree leaf litter decomposition in a temperate forest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Pieristè</w:t>
+                <w:t xml:space="preserve">Increasing temperature and decreasing specific leaf area amplify centipede predation impact on Collembola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Aupic-Samain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences (SFE2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">BES Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437853v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+                <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzague Alavoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t>
+              <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02606844v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biotic legacy effects of agricultural practices influence microbial C use efficiency</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Recous</w:t>
+                <w:t xml:space="preserve">Plant interactions as biotic drivers of plasticity in leaf litter traits and decomposability of Quercus petraea along an abundance gradient: consequences for forest floor turnover and C storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium on Soil Organic Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">AnaEE France Functional ecology conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733701v1</w:t>
+                <w:t xml:space="preserve">hal-02606844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Abgrall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602967v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil micro-food web structure and functions exhibit contrasting dynamics according to litter quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Villenave</w:t>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sfécologie 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740667v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How climate change modulates interactions between plants and soil fauna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil micro-food web structure and functions exhibit contrasting dynamics according to litter quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cluzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437846v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of litter quantity and quality on soil biota structure and functioning: application to a cultivated soil in Northern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Temporal differentiation of soil biota communities and of trophic networks in response to arable crop management strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739371v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity: experimental evidence from collembolan assemblages through large-scale and long-term manipulation of tree canopy opening</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How climate change modulates interactions between plants and soil fauna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. pp.1</w:t>
+              <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605260v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’approche par traits fonctionnels pour comprendre les liens plantes-faune du sol dans les écosystèmes forestiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the effects of litter quantity and quality on soil biota structure and functioning: application to a cultivated soil in Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e journées TEBIS "Traits Ecologiques et Biologiques des organIsmes des Sols"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Toulouse, France. pp.28</w:t>
+              <w:t xml:space="preserve">5. International EcoSummit: Ecological Sustainability: Engineering Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604799v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the effects of litter quality and quantity on soil biota structure and functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Sauvadet</w:t>
+                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Abgrall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traits Ecologiques et Biologiques des organismes des Sols</w:t>
+              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740154v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change - Soil biodiversity and ecosystem functioning response to stand density reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vincelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wageningen Soil Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Wageningen, Netherlands. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02602210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations et liens fonctionnels entre les compartiments épigés et endogés le long d’un gradient d’inondation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Abgrall</w:t>
+                <w:t xml:space="preserve">Disentangling the effects of litter quality and quantity on soil biota structure and functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Sauvadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque TEBIS (Traits Écologiques et Biologiques des Invertébrés du Sol), 4ème édition</w:t>
+              <w:t xml:space="preserve">Traits Ecologiques et Biologiques des organismes des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437858v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest plant community as a driver of soil biodiversity. A large-scale assessment on collembolan assemblages through stand density experimental manipulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint 2014 annual meeting BES (Bristish Ecological Society)-SFE (Société Française d'Ecologie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des assemblages de collemboles à la manipulation expérimentale de la densité des arbres le long d'un gradient d'âge de peuplements de chêne sessile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e journées d'étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Chambéry, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are thinnings favourable for understorey vegetation and biodiversity in oak forest of France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Balandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Forest Vegetation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Halmstad, Sweden. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13633,1879 +13645,1879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new methodology to identify compounds released by plant roots by GC-HRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Peulon Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HTC-18: 18th International Symposium on Hyphenated Techniques in Chromatography and Separation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses non ciblées par GC-HRMS d'exsudats racinaires : développement d'un nouveau système de collecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Bohm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Agasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des exsudats racinaires par chromatographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR mediatec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chromatographie au service de l'écologie du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Forey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cardinaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'Association Francophone des Sciences Séparatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02270944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’influence de la densité de peuplement sur le fonctionnement du sol dans des chênaies par la mesure des rapports isotopiques du carbone (13C/12C) et de l’azote (15N/14N) en EA-IRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe M. Akpa-Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e congrès de la Société Française des Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of logging residue management and wood ash fertilization on forest soil-plant interface biology: a microcosm study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Vincenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Quibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sfécologie2018 : International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque “SFEcologie 2016”, Société française d’écologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Henneron</w:t>
+                <w:t xml:space="preserve">Sustainable agricultural practices effects on soil Collembola assemblages : a 5-year follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sékou F.M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Coudrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">BES annual meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796562v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable agricultural practices effects on soil Collembola assemblages : a 5-year follow-up</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael Hedde</w:t>
+                <w:t xml:space="preserve">Plant interactions as biotic drivers of intraspecific variability in leaf litter traits and decomposability of a foundation tree species (Quercus petraea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Akpa-Vinceslas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BES annual meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque international de la Société français d'écologie SFECOLOGIE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442740v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest management adaptation to climate change. A cornelian dilemna between drought resistance and soil macro-detritivore functional diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ningre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First annual meeting of the COST Action Biolink (belowground biodiversity)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Reading, United Kingdom. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional-scale response of earthworm assemblages to forest tree density experimental manipulation across a stand age gradient of sessile oak forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Earthworm Ecology (ISEE10)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Athens, United States. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOFIA project, studying the effects of cropping systems on the temporal dynamics of relationships between soil biodiversity and ecosystem functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coudrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Hedde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Maron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cluzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Soil Biodiversity Initiative conference (GSBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Dijon, France. 703 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest stand density management effect on soil detritivores faunal assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th INTECOL Congress: Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree effect on soil biota – Response to long-term forest tree density manipulation across a stand age gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Henneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Akpa Vinceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th INTECOL Congress, Ecology: Into the next 100 years</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, London, United Kingdom. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RESSOLV : REstauration des Sédiments et des SOLs Vulnérables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Akpa-Venceslas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Portet-Koltalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Tahar Ammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Barray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benamar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GRR Sciences de l'Environnement-Analyse et gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15515,265 +15527,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multi-year effect of different agroecological practices on soil nematode and soil respiration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Fm Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Hedde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04010642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Thevenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15783,165 +15795,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RESPIRE - Récolte des menus bois en forêt - Potentiel, Impact, Indicateurs et remédiations par épandage de cendres de bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Saint-André Saint Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02180971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId397"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16088,51 +16100,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329681v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mar&#237;n" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Ruiter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Gongalsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Kuznetsova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Segers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gardini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/466" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745913v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.262" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009691v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.05.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L.L. Hill" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1303" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02430235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Dujardin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417193v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2013.04.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14MSXJHV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658339v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.10.009" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495378v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00847.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81A3437EF86605D806CA7E9D8D719B92634931D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498579v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00087-2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442740v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05489598v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chauvat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Santonja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2026.106800" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846745v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;marc Brousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14714" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04963395v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Bohm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardinael" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon-Agasse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcoa.2025.100205" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Sun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Blanchard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Agasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106416" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329681v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Mar&#237;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barreto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brajesh Singh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Ruiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Brown" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70121" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042504v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levasseur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2025.109771" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin B Gongalsky" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallieter de Smedt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria M Kuznetsova" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Segers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Gardini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25674/466" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-025-06273-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04027974v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ma&#239;miti Dulaurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houben" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honvault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Pierre Faucon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-05916-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680789v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Brousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Danger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.14611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04745913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846629v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Erktan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2024.151002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04572208v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hedde" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coudrain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheviron" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2024.109058" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton M Potapov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ting-Wen Chen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V Striuchkova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha M Alatalo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Alexandre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02784-x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Burrascano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Chianucci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Trentanovi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kepfer-Rojas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Sitzia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2023.110176" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281597v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2023.43.7627" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979986v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Potapov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Guerra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van den Hoogen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Babenko" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bellini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-36216-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098592v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou Coulibaly" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-023-06062-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436034v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kou F.M. Coulibaly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Aubert" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brunet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Legras" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.105191" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327965v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing-Wei Wang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Pierist&#232;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titta Kotilainen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05596-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingda Zeng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minling Cai" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2021.115672" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706128v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Beaumelle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Barantal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2022.116019" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605913v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d14020061" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483697v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Neupert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdee2021-09471" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124482v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103814" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391697v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-021-02485-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727601v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherri Lodhar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Gopaul" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Juergen Boehmer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12995" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437809v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santa Neimane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twinkle Solanki" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Nybakken" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jones" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2019.11.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02930085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Loun&#232;s-Hadj Sahraoui" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Meglouli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laruelle" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04557-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02746504v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna R Winck" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enilson Luiz Saccol de S&#225;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04579-0" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321807v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Abgrall" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06493" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02293293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-019-04478-x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Winck" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mignot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2019.00052" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321811v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sauvadet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fanin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2019.01.022" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel van den Meersche" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias de Melo Virginio Filho" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.291" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807564v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Lashermes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Alavoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.04.026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01904532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Santonja" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Aupic-Samain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chauvat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2018.08.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959677v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Elie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Vincenot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berthe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Quibel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2018.07.053" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abgrall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mignot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2018.09.016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Henneron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13208" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892042v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Langlois" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.12.021" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655398v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trap" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.09.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ0RVFZG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608816v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence N. Hudson" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Newbold" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Contu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L. L. Hill" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Lysenko" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2579" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575931v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Coudrain" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mary" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.06.013" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1Z2QHXT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607582v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.12.018" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecm.1252" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dumas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.03677" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594786v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12718" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633738v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2016.06.010" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636359v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bourgeois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2016.03.029" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73SFX37B-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602525v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Perez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.11.024" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6K70CN61-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01259214v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cluzeau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villenave" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2016.01.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269265v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Aubert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Ningre" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12440" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437368v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2015.07.024" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009691v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Perez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponge" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2014.05.012" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha L.L. Hill" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1303" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687892v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biombioe.2014.01.042" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02430235v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Dujardin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417193v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe M. Akpa-Vinceslas" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pedobi.2013.04.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-14MSXJHV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715642v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Duparque" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#234;thes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2011.03.025" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658339v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2009.10.009" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495378v2" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkmar Wolters" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2006.00847.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/81A3437EF86605D806CA7E9D8D719B92634931D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678361v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dambrine" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ponge" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497766v2" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Dambrine" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2004.05.007" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258686v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498579v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0929-1393(02)00087-2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311996v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Folacher" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Branger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-219" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321469v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746142v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Peulon Agasse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746191v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279874v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746180v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963212v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Agasse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321462v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963194v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030638v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Auclerc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Beaumelle" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bligth" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437869v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318694v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437861v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Bohmer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437853v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan G. Jones" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437865v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Giffard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ostandie" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397978v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437860v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437851v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437849v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04324568v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04397926v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437866v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437863v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boign&#233;" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437862v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437855v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bureau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604799v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605260v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740667v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Villenave" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602967v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437846v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739371v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437858v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602210v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vincelas" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740154v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600705v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ningre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600704v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richter" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boulanger" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600703v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Balandier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04746159v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03963221v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437871v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Normand" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02270944v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362439v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420876v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604811v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Akpa Vinceslas" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442740v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796562v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600707v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600706v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269030v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cluzeau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599561v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gattin" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599562v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02559693v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Akpa-Venceslas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Tahar Ammami" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barray" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benamar" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04010642v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Fm Coulibaly" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180971v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Saint-Andr&#233; Saint Andre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Richter" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deleuze" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>