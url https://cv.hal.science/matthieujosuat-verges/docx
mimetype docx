--- v0 (2026-03-22)
+++ v1 (2026-05-10)
@@ -208,239 +208,239 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automorphisms of the generalized cluster complex</w:t>
+                <w:t xml:space="preserve">Cluster parking functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Douvropoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Combinatorics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.63151/amjc.v4i.29⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (1), pp.1-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36045/j.bbms.240208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04539613v1</w:t>
+                <w:t xml:space="preserve">hal-05053886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster parking functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Automorphisms of the generalized cluster complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Belgian Mathematical Society - Simon Stevin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (1), pp.1-44. </w:t>
+              <w:t xml:space="preserve">American Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4, pp.23-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36045/j.bbms.240208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.63151/amjc.v4i.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05053886v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04539613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koszulity of dual braid monoid algebras via cluster complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Mathématiques Blaise Pascal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (2), pp.141-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -487,51 +487,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of the Delta conjecture at q = −1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Corteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Vanden Wyngaerd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -578,64 +578,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generalized cluster complex: refined enumeration of faces and related parking spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Douvropoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19, pp.069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -682,51 +682,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some properties of the parking function poset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Delcroix-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Randazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -786,51 +786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorial proof of an identity on Genocchi numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta Bényi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integer Sequences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (7), pp.Article 21.7.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensions of partial cyclic orders and consecutive coordinate polytopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arvind Ayyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -972,51 +972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncrossing partitions, Bruhat order and the cluster complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Institut Fourier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (5), pp.2241-2289. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1050,51 +1050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A q-analog of Schläfli and Gould identities on Stirling numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.483-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1128,51 +1128,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">∆-cumulants in terms of moments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infinite Dimensional Analysis, Quantum Probability and Related Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (2), pp.Article ID 1850012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1206,51 +1206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subalgebras of Solomon’s descent algebra based on alternating runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Y. Amy Pang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1297,51 +1297,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free cumulants, Schröder trees, and operads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Menous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1414,51 +1414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stammering tableaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.dmtcs:3930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1505,51 +1505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flag statistics from the Ehrhart h* -polynomial of multi-hypersimplices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Niu Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (1), Research Paper #P1.55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1583,51 +1583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalization of Euler numbers to finite Coxeter groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (2), pp.325-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1661,51 +1661,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivatives of the tree function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ramanujan Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (1), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1739,51 +1739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Enumeration of Noncrossing Chains and Hook Formulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (3), pp.443-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Dyck tilings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1908,51 +1908,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enumeration of snakes and cycle-alternating permutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Australasian Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60 (3), pp.279-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1977,51 +1977,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulants of the q-semicircular Law, Tutte Polynomials, and Heaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Mathematics = Journal Canadien de Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.863-878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2055,51 +2055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touchard-Riordan formulas, T-fractions, and Jacobi's triple product identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,51 +2159,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossings of signed permutations and q-Eulerian numbers of type B</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Corteel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2241,51 +2241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The algebraic combinatorics of snakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,698 +2339,698 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Dumont permutations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Combinatorics of the Three-Parameter PASEP Partition Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walter Stromquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure Mathematics and Applications (Algebra and Theoretical Computer Science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), Research Paper P22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37236/509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03622787v1</w:t>
+                <w:t xml:space="preserve">hal-03627924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crossings, Motzkin paths and moments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">New Dumont permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Burstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rubey</w:t>
+                <w:t xml:space="preserve">Walter Stromquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pure Mathematics and Applications (Algebra and Theoretical Computer Science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (2), pp.177--206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627971v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Matrix Ansatz, orthogonal polynomials, and permutations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Corteel</w:t>
+                <w:t xml:space="preserve">Crossings, Motzkin paths and moments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lauren Williams</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rubey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aam.2010.04.009⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 311 (18-19), pp.2064-2078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2011.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628035v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorics of the Three-Parameter PASEP Partition Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The Matrix Ansatz, orthogonal polynomials, and permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Corteel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 18 (1), Research Paper P22. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (1-4), pp.209-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2010.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627924v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bijections between pattern-avoiding fillings of Young diagrams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rook placements in Young diagrams and permutation enumeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 117 (8), pp.1218-1230. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcta.2010.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aam.2010.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618488v1</w:t>
+                <w:t xml:space="preserve">hal-04227619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A q-enumeration of alternating permutations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Generalized Dumont-Foata polynomials and alternative tableaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 64, pp.B64b</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03618495v1</w:t>
+                <w:t xml:space="preserve">hal-03622750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rook placements in Young diagrams and permutation enumeration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A q-enumeration of alternating permutations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aam.2010.04.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.1892-1906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejc.2010.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227619v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Dumont-Foata polynomials and alternative tableaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bijections between pattern-avoiding fillings of Young diagrams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire Lotharingien de Combinatoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 117 (8), pp.1218-1230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcta.2010.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622750v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03618488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3061,51 +3061,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal factorizations of a cycle: a multivariate generating function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28-th International Conference on Formal Power Series and Algebraic Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Simon Fraser University, Jul 2016, Vancouver, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3139,51 +3139,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noncommutative free cumulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Menous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3247,51 +3247,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized Dyck tilings (Extended Abstract)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3338,51 +3338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cumulants of the q-semicircular law, Tutte polynomials, and heaps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nagoya, Japan. pp.683-696, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3416,51 +3416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touchard-Riordan formulas, T-fractions, and Jacobi's triple product identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jang-Soo Kim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3507,51 +3507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinatorics of the PASEP partition function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Formal Power Series and Algebraic Combinatorics (FPSAC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Francisco, United States. pp.331-342, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3734,64 +3734,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homology character of the parabolic coset poset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Douvropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster parking functions II: dihedral symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Josuat-Vergès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3961,51 +3961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E5710C62"/>
+    <w:nsid w:val="3E0D6BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4192,51 +4192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieujosuat-verges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7782-2171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144810018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/josuatverges_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63151/amjc.v4i.29" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053886v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Douvropoulos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.240208" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nadeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788169v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174934v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Delcroix-Oger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Randazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#233;nyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01745941v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9885-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025718500121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Amy Pang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2018.03.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5538" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0267-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-015-9684-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0278-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Soo Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.07.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2012-042-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9403-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622787v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burstein" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Stromquist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627971v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rubey" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.019" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628035v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Williams" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.04.009" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627924v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/509" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618488v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2010.03.006" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2010.01.008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.04.003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622750v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058407v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2391" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang-Soo Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2934" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2855" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corteel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prellberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2751" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthieujosuat-verges" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7782-2171" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144810018" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/josuatverges_m_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053886v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Douvropoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36045/j.bbms.240208" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539613v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.63151/amjc.v4i.29" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373390v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nadeau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ambp.420" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237523v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Corteel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vanden Wyngaerd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/alco.329" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788169v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/SIGMA.2023.069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174934v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Delcroix-Oger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Randazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10714" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#233;nyi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01745941v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arvind Ayyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Ramassamy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ahl.33" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.3294" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-017-9885-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106470v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219025718500121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Y. Amy Pang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2018.03.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720358v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Menous" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Novelli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Thibon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2017.02.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254699v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23638/DMTCS-19-3-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Niu Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5538" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824258v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0267-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396526v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-015-9684-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189485v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00026-015-0278-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396532v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang Soo Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2015.07.015" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CJM-2012-042-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967539v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11139-012-9403-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967541v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2012.05.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627924v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/509" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Burstein" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Stromquist" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627971v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rubey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2011.05.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628035v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Williams" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.04.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2010.04.003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2010.01.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcta.2010.03.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173738v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.6318" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menous" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01058407v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2391" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283100v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.3074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01215053v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jang-Soo Kim" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2934" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01186283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2855" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01185444v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corteel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Josuat-Verg&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Prellberg" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rubey" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.2751" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05261481v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311421v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>