--- v0 (2026-03-26)
+++ v1 (2026-05-24)
@@ -562,1563 +562,1563 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for complexity and cost comparison between subtractive and additive manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.-Y. Hascoët</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Touzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 35 (2), pp.555-574. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10845-022-02059-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of post-processing techniques for Additive Manufacturing components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia CIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 108, pp.442-447. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2022.03.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opening New Opportunities For Aeronautic, Naval And Train Large Components Realization With Hybrid And Twin Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (4), pp.5-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36897/jme/155812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel control model of Contact-Tip-to-Work Distance (CTWD) for sound monitoring of arc-based DED processes based on spectral analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 116 (11-12), pp.3463-3472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-021-07621-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Monitoring for Metallic Additive Manufacturing Multi-Beads Multi-Layers Parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ruckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36897/jme/139158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of deposition strategy on wire and arc additive manufacturing of aluminium components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzoma Vincent Nwankpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Joining Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.100074. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jajp.2021.100074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Method for Additive Manufacturing of Complex Shape Curved Parts by Using Variable Height Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Piedra Dorado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ruckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.36897/jme/138820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multiaxis Tool Path Generation Approach for Thin Wall Structures Made with WAAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Querard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing and Materials Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5 (4), pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jmmp5040128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05307539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of process parameters on track geometry, microstructural evolution on 316L stainless steel multi-layer clads</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A generic method to realize long fibers filled and large polymer parts in additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Authelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2020.114583⟩</w:t>
+              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36897/jme/118217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05259370v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic method to realize long fibers filled and large polymer parts in additive manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of process parameters on track geometry, microstructural evolution on 316L stainless steel multi-layer clads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallaiah Manjaiah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Authelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36897/jme/118217⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 259, pp.114583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2020.114583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05337539v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05259370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repairing Ti-6Al-4V aeronautical components with DED additive manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjaiah Mallaiah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 321, pp.03017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202032103017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards defect monitoring for metallic additive manufacturing components using phased array ultrasonic testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nans Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewen Carcreff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (5), pp.1191-1201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10845-019-01505-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based adaptative toolpath generation in milling processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (3/4), pp.263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJMMM.2014.060552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Real Time Control of Toolpath in Milling Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.706-713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2265,51 +2265,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011659v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laguionie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touz&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rauch" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-Y. Hasco&#235;t" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-02059-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.069" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099040v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/155812" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chabot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07621-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rousseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruckert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/139158" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099322v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzoma Vincent Nwankpa" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100074" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Piedra Dorado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/138820" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Querard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040128" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259370v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaiah Manjaiah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114583" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/118217" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjaiah Mallaiah" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103017" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01505-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784373v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume R&#252;ckert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011659v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Authelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Bier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laguionie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2009.5410526" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Touz&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104182" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756259v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-022-02059-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hascoet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.03.069" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/155812" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Chabot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07621-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099009v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ruckert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/139158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzoma Vincent Nwankpa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jajp.2021.100074" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Piedra Dorado" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/138820" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Querard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmmp5040128" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337539v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36897/jme/118217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05259370v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallaiah Manjaiah" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114583" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337259v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjaiah Mallaiah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202032103017" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963861v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nans Laroche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Carcreff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-019-01505-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>