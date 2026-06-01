--- v0 (2026-05-06)
+++ v1 (2026-06-01)
@@ -659,871 +659,871 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04362069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Gender of Race</w:t>
+                <w:t xml:space="preserve">Les Bolcheviks noirs. C.L.R. James (1901-1989) et la Révolution haïtienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Inalco. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Encyclopédie des historiographies : Afrique, Amériques, Asie, Vol. 2 : Figures, écoles, débats</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04835289v1</w:t>
+                <w:t xml:space="preserve">halshs-04835341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shakespeare dans la Caraïbe. Sur C. L. R. James</w:t>
+                <w:t xml:space="preserve">Alexandre Koyré et les origines philosophiques du mouvement slavophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l'EHESS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Théâtre/Public</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">101 livres sur l’Empire russe, l’URSS et les États postsoviétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04835349v1</w:t>
+                <w:t xml:space="preserve">halshs-04835346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El género de la raza: Fanon, lector de Beauvoir</w:t>
+                <w:t xml:space="preserve">Freud en noirs et blancs. Richard Wright et la naissance de la Black Psychoanalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tabula Rasa</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Psychanalyse du reste du monde. Géo-histoire d'une subversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04835302v1</w:t>
+                <w:t xml:space="preserve">halshs-04835333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Koyré et les origines philosophiques du mouvement slavophile</w:t>
+                <w:t xml:space="preserve">Les mythologiques de 1492</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sibertin-Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">101 livres sur l’Empire russe, l’URSS et les États postsoviétiques</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04835346v1</w:t>
+              <w:t xml:space="preserve">Généalogie(s) et déconstruction(s) de la modernité : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Bolcheviks noirs. C.L.R. James (1901-1989) et la Révolution haïtienne</w:t>
+                <w:t xml:space="preserve">Réécrire le « déclin de l’Occident » dans l’Atlantique noir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie des historiographies : Afrique, Amériques, Asie, Vol. 2 : Figures, écoles, débats</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04835341v1</w:t>
+              <w:t xml:space="preserve">Actualité de la philosophie africaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salim Abdelmadjid, Jan 2024, Toulouse (Université Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freud en noirs et blancs. Richard Wright et la naissance de la Black Psychoanalysis</w:t>
+                <w:t xml:space="preserve">Du prestige à la reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychanalyse du reste du monde. Géo-histoire d'une subversion</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04835333v1</w:t>
+              <w:t xml:space="preserve">Faire équipe. Pratiques affectives, épistémiques, métaphilosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Toulouse (Université Jean Jaurès), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race et/ou classe. Le &amp;quot;marxisme noir&amp;quot; de C. L. R. James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marx, Marxisms, Marxists and Race</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nice (Université Côte d'Azur), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mythologiques de 1492</w:t>
+                <w:t xml:space="preserve">The Gender of Race</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Barbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Généalogie(s) et déconstruction(s) de la modernité : regards croisés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-04835264v1</w:t>
+              <w:t xml:space="preserve">Simone de Beauvoir studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (1), pp.21-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécrire le « déclin de l’Occident » dans l’Atlantique noir</w:t>
+                <w:t xml:space="preserve">El género de la raza: Fanon, lector de Beauvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité de la philosophie africaine</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Tabula Rasa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, avril-juin, pp.167-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25058/20112742.n46.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04835269v1</w:t>
+                <w:t xml:space="preserve">halshs-04835302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Race et/ou classe. Le &amp;quot;marxisme noir&amp;quot; de C. L. R. James</w:t>
+                <w:t xml:space="preserve">Shakespeare dans la Caraïbe. Sur C. L. R. James</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marx, Marxisms, Marxists and Race</w:t>
-[...36 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Théâtre/Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 248, juillet-septembre</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-04835281v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04835349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1899,51 +1899,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835289v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25058/20112742.n46.08" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835333v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barbey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835360v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835281v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04835430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835312v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rougier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz Galbete" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Bronnikova" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835242v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835233v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bessone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361833v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361870v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04362069v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835341v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835346v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barbey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835269v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835281v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835360v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25058/20112742.n46.08" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835349v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04835248v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guillibert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04835430v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>