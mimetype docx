--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -641,146 +641,358 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04491057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban and Suburban Logistics Real Estate. Welcome to Logistics City n°3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Buldeo Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04106131v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immobilier logistique urbain et périurbain. Welcome to Logistics City n°3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heleen Buldeo Rai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04098629v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quick commerce: will the disruption of the food retail industry take place? Investigating the quick commerce supply chain and the impacts of dark stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">City Logistics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of warehouse location from 2012 to 2019 in major U.S. metropolitan areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -796,142 +1008,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-NUF International Urban Freight Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, METRANS/USC, May 2022, Long beach, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the evolution of warehouses location from 2012 to 2019 in major U.S. Consolidated Statistical Areas (CSA): New insights of warehousing spatial patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the evolution of warehouses location from 2012 to 2019 in major U.S. Consolidated Statistical Areas (CSA): New insights of warehousing spatial patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -947,778 +1159,566 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th METRANS International Urban Freight Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Long Beach (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of warehousing development patterns and logistics sprawl in four metropolitan areas: Dallas, Houston, New York, and Philadelphia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, New York (NY), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ferroviaire privé Brightline en Floride : l’émergence d’un corridor touristique polarisant ? Les imaginaires et les mobilités touristiques par le train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Imaginaires et mobilités touristiques aux Etats-Unis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Versailles-Saint-Quentin-en-Yvelines, Feb 2020, Saint-quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multimodal stations in the United States and transit-oriented development: a true ‘smart growth’ approach or a ‘marketing’ approach of TOD?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Royal Geographical Society-IBG Annual International Conference 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a reconsideration of the HSR model of development? International comparative approach », International Congress on High-Speed Rail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Libourel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on High-Speed Rail. Technologies and Long-Term Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Castille La Mancha, Oct 2017, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Obamarail’: the emergence of a new railroad geography in the United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, San francisco, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-speed rail in the United States: an original model of establishment and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on High-Speed Rail. Technologies and Long Term Impacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Castille La Mancha, Oct 2017, Ciudad Real, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passenger rail transportation in the United States: political conflicts, institutional deadlock and hope for renewal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Association of American Geographers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04491179v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-04106131v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Buldeo Rai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491161v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492812v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491160v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491165v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491166v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491169v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491172v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491179v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098629v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106131v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Buldeo Rai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106131v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098629v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>