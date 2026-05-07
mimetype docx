--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -1053,163 +1053,163 @@
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the evolution of warehouses location from 2012 to 2019 in major U.S. Consolidated Statistical Areas (CSA): New insights of warehousing spatial patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dablanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UGI-IGU International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">9th METRANS International Urban Freight Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Long Beach (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491160v1</w:t>
+                <w:t xml:space="preserve">hal-04491165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of the evolution of warehouses location from 2012 to 2019 in major U.S. Consolidated Statistical Areas (CSA): New insights of warehousing spatial patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th METRANS International Urban Freight Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Long Beach (CA), United States</w:t>
+              <w:t xml:space="preserve">UGI-IGU International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04491165v1</w:t>
+                <w:t xml:space="preserve">hal-04491160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of warehousing development patterns and logistics sprawl in four metropolitan areas: Dallas, Houston, New York, and Philadelphia</w:t>
               </w:r>
@@ -1967,51 +1967,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Buldeo Rai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106131v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098629v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491160v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491165v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491155v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heleen Buldeo Rai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dablanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663126v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lehman-Frisch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Recoquillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028807v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/134g9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491134v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04491057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.9214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106131v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098629v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491161v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492812v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491165v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491160v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491169v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ruggeri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491177v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491172v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04098596v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>