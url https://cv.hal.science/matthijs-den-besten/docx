--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -634,303 +634,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Computer Ethics: Brogramming Culture and Software</w:t>
+                <w:t xml:space="preserve">Boosting French New Ventures with External Professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lin</w:t>
+                <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. den Besten</w:t>
+                <w:t xml:space="preserve">I. Laguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Sociological Association Conference - ESA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Global Research Workshop on Freelancing and Self-Employment 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086167v1</w:t>
+                <w:t xml:space="preserve">hal-02078512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting French New Ventures with External Professionals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mirroring Dynamics in the Firefox Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Laguir</w:t>
+                <w:t xml:space="preserve">J.-M. Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Research Workshop on Freelancing and Self-Employment 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Annual Symposium on Complexity and IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078512v1</w:t>
+                <w:t xml:space="preserve">hal-02060409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirroring Dynamics in the Firefox Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Gender and Computer Ethics: Brogramming Culture and Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Symposium on Complexity and IT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">12th European Sociological Association Conference - ESA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060409v1</w:t>
+                <w:t xml:space="preserve">hal-02086167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientists, Software and Stigmergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop in honor of Paul David</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -955,64 +955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do entrepreneurs need accelerators?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1050,51 +1050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information systems’ interface as a complexity-reducing tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gurau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Annual Symposium on Complexity and IT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2273,51 +2273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den Besten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Stekelorum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maraut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2017.085704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Nakara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.078054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1153792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den-Besten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Thomas Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schroeder Ralph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086167v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Besten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laguir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs den Besten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13244-5_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deloupy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ackland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schroeder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Wilks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den Besten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Stekelorum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maraut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2017.085704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Nakara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.078054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1153792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den-Besten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Thomas Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schroeder Ralph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Besten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laguir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs den Besten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13244-5_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deloupy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ackland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schroeder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Wilks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>