--- v1 (2026-04-07)
+++ v2 (2026-05-31)
@@ -100,252 +100,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sowing the seeds: The impact of initial ties on growth and innovation among micro and small firms</w:t>
+                <w:t xml:space="preserve">Microwork platforms as enablers to new ecosystems and business models: the challenge of managing difficult tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Laguir</w:t>
+                <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Den Besten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Elbaz</w:t>
+                <w:t xml:space="preserve">Catalina Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Stekelorum</w:t>
+                <w:t xml:space="preserve">Stéphane Maraut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1-4), pp.55-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJTM.2017.085704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02057589v1</w:t>
+                <w:t xml:space="preserve">hal-02009866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwork platforms as enablers to new ecosystems and business models: the challenge of managing difficult tasks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
+                <w:t xml:space="preserve">Sowing the seeds: The impact of initial ties on growth and innovation among micro and small firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Laguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Den Besten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maraut</w:t>
+                <w:t xml:space="preserve">Jamal Elbaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Stekelorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economics Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (2), pp.1021-1032</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009866v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freelancers and innovation in France</w:t>
               </w:r>
@@ -422,51 +422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of entrepreneur's personal characteristics on MSEs growth through innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Laguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -634,506 +634,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting French New Ventures with External Professionals</w:t>
+                <w:t xml:space="preserve">Information systems’ interface as a complexity-reducing tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Gurau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Laguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Research Workshop on Freelancing and Self-Employment 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Annual Symposium on Complexity and IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078512v1</w:t>
+                <w:t xml:space="preserve">hal-02060410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirroring Dynamics in the Firefox Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Boosting French New Ventures with External Professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Dalle</w:t>
+                <w:t xml:space="preserve">I. Laguir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Symposium on Complexity and IT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Global Research Workshop on Freelancing and Self-Employment 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060409v1</w:t>
+                <w:t xml:space="preserve">hal-02078512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Computer Ethics: Brogramming Culture and Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mirroring Dynamics in the Firefox Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Besten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. den Besten</w:t>
+                <w:t xml:space="preserve">J.-M. Dalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Sociological Association Conference - ESA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">3rd Annual Symposium on Complexity and IT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086167v1</w:t>
+                <w:t xml:space="preserve">hal-02060409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientists, Software and Stigmergy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gender and Computer Ethics: Brogramming Culture and Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop in honor of Paul David</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Turin, Italy</w:t>
+              <w:t xml:space="preserve">12th European Sociological Association Conference - ESA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078511v1</w:t>
+                <w:t xml:space="preserve">hal-02086167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do entrepreneurs need accelerators?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Scientists, Software and Stigmergy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International workshop in honor of Paul David</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057562v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information systems’ interface as a complexity-reducing tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Do entrepreneurs need accelerators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. den Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Annual Symposium on Complexity and IT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13th Interdisciplinary European Conference on Entrepreneurial Research - IECER 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02060410v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation as strategy among budding freelancers in France in 2002</w:t>
               </w:r>
@@ -1339,51 +1339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voting for bugs in Firefox: a voice for Mom and Dad?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Den-Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1424,273 +1424,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Casual compulsions and compulsive casualities: a characterization of user-contributions to Wikipedia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peeling the onion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Deloupy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Den-Besten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th EURAM Conference: renaissance and renewal in Management studies.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">international conference on Open Source systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Skovde, Sweden. pp.284-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00403223v1</w:t>
+                <w:t xml:space="preserve">hal-00402998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaving the door ajar: contests as a means to engage with the comunity.</w:t>
+                <w:t xml:space="preserve">Casual compulsions and compulsive casualities: a characterization of user-contributions to Wikipedia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Den-Besten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd floss International Workshop on Free/Libre Open Source Software.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Padua, Italy</w:t>
+              <w:t xml:space="preserve">9th EURAM Conference: renaissance and renewal in Management studies.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402966v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00403223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peeling the onion.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaving the door ajar: contests as a means to engage with the comunity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthijs Den-Besten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hela Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">international conference on Open Source systems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Skovde, Sweden. pp.284-297</w:t>
+              <w:t xml:space="preserve">3rd floss International Workshop on Free/Libre Open Source Software.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Padua, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402998v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1702,423 +1702,423 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration among e-research projects in the UK : an analysis using online research methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Key digital technologies to deal with data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ackland</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Murugan Anandarajan &amp; Asokan Anandarajan. </w:t>
+                <w:t xml:space="preserve">Yorick Wilks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Den-Besten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. H. Dutton and P. W. Jeffreys. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Research collaboration – Theory, techniques and challenges,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.153-166, 2010</w:t>
+              <w:t xml:space="preserve">World Wide Research: Reshaping the Sciences and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge, MA, MIT Press, pp.107-119, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547109v1</w:t>
+                <w:t xml:space="preserve">hal-00547153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will e-science be open science?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaboration among e-research projects in the UK : an analysis using online research methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs den Besten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ackland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A. David</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ralph Schroeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">W. H. Dutton and P. W. Jeffreys,. </w:t>
+              <w:t xml:space="preserve">Murugan Anandarajan &amp; Asokan Anandarajan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Research: Reshaping the Sciences and Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge, MA, MIT Press, pp.299-316, 2010</w:t>
+              <w:t xml:space="preserve">e-Research collaboration – Theory, techniques and challenges,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.153-166, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547173v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in e-science and open access to data and information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthijs den Besten</w:t>
+                <w:t xml:space="preserve">Will e-science be open science?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs Den-Besten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul A. David</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ralph Schroeder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">J. Hunsinger, L. Klastrup, M. Allen. </w:t>
+              <w:t xml:space="preserve">W. H. Dutton and P. W. Jeffreys,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Handbook of Internet Research,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, pp.65-96, 2010</w:t>
+              <w:t xml:space="preserve">World Wide Research: Reshaping the Sciences and Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge, MA, MIT Press, pp.299-316, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00547123v1</w:t>
+                <w:t xml:space="preserve">hal-00547173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key digital technologies to deal with data</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">W. H. Dutton and P. W. Jeffreys. </w:t>
+                <w:t xml:space="preserve">Research in e-science and open access to data and information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthijs den Besten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Hunsinger, L. Klastrup, M. Allen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Wide Research: Reshaping the Sciences and Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge, MA, MIT Press, pp.107-119, 2010</w:t>
+              <w:t xml:space="preserve">International Handbook of Internet Research,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.65-96, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547153v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId58"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2273,51 +2273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den Besten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Stekelorum" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009866v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maraut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2017.085704" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Nakara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.078054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1153792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den-Besten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Thomas Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schroeder Ralph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078512v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Besten" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laguir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060409v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086167v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs den Besten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13244-5_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402998v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deloupy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Masmoudi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ackland" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schroeder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547173v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547123v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547153v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Wilks" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02009866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dalle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den Besten" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Martinez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maraut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2017.085704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057589v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Laguir" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Elbaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Stekelorum" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010652v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A. Nakara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2016.078054" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012533v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2016.1153792" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404094v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Den-Besten" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Thomas Arthur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schroeder Ralph" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060410v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gurau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Besten" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078512v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Laguir" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060409v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Dalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086167v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078511v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02057562v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089201v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092395v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs den Besten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid A Nakara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02089196v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549769v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13244-5_6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402998v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Deloupy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Masmoudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Wilks" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547109v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ackland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Fry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Schroeder" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547173v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A. David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547123v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>