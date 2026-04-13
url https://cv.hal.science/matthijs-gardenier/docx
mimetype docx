--- v0 (2026-03-15)
+++ v1 (2026-04-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthijs Gardenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthijs-gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8246-2046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184035414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des « citoyens » surveillent les migrations à la frontière franco-britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du migrant comme figure du danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94 (2), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discriminations sur les trajectoires des diplômés du supérieur des quartiers prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1345, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120p0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques discriminatoires de l'invisibilité psychique en quartier prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (17), https://www.cairn.info/revue-cahiers-de-la-lcd-lutte-contre-les-discriminations-2023-2-page-77.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance a-t-elle une couleur politique ? Cercles de vigilance, capital social et compétition municipale dans des espaces périurbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 29 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.029.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imaginary of the Enemy in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Struggle Over Borders: Cosmopolitanism and Communitarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism and Ethnic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.345-346. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13537113.2020.1792262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VISAGES CONTEMPORAINS DE LA RÉVOLTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°150 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.150.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community and surveillance: Social capital, social bond, and the figure of the enemy. A typology of neighborhood watches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58-2, pp.189-216. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÉLÉPHONES PORTABLES ET PARCOURS MIGRATOIRES - Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphones portables et parcours migratoires. Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & memory: the contemporary trajectory of migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthjis Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/2532-6732/7474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, https://www.revue-interrogations.org/Penser-la-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer la radicalité : stratégies de communication de groupes vigilantistes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.26737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais an anti-migrant groups, its perspective maintaining public order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un groupe anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.235-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de Facebook à des fins de mobilisation par le groupe Sauvons Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Monie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voisins Vigilants : le sentiment d'insécurité peut-il recréer du lien social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, a Nationalist Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/sa.2018.060108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilante Groups and the Refugee Situation in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courant &amp;quot;anti-tech&amp;quot;, entre anarcho-primitivisme et néo-luddisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy & Reclaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Raphaël Josset, Complosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdfunding est l'oeuvre d'une foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foule, puissance et imaginaire : l'exemple des occupations de place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Mauvaise troupe, Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit souverain&amp;quot;: Comment les rassemblements de personnes sur la voie publique peuvent-ils remettre en cause la souveraineté de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Jean-Bruno Renard, Le merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rassemblements de personnes en tant qu'objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Peut-on encore parler de prolétariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations horizontales : horizons incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de Soi, images des Autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Xiberras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gondard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Commandement, hiérarchie et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle violence politique des femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Un ouvrage synthétique sur la sociologie de Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : La France a peur. Une histoire sociale de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hostile mobilisations, the role of anti-migrant groups in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordering Regimes in Europe: Restrictions and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit van Amsterdam, Jun 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilantism as a social movement: the case of the Calais anti-migrant groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilantism - International Theoretical Perspectives and Empirical Findings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORENA, HochSchule Dusseldorf, Jan 2023, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-squat mobilisations at the crossroads between moral panic and vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les discriminations en tant que filtres sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collectives de vigilance dans l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Frictions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Genève Universitè de Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Gilets jaunes » à Toulouse et Montpellier. La brutalisation du maintien de l’ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89eme Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montreal Virtual, ON LINE, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant mobilisations around Channel Small Boat Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant movements in Dover and ‘citizen journalists’: the emergence of video activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Post-Truth and Affective Publics’ Challenges to Social Ties. Disinformation, Populism, Data-Driven Propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA Preconference, May 2022, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des réfugiés par les mouvements anti-migrants à Douvres et à Calais : un discours de haine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Discours de haine, Approches plurielles, débats, enjeux et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social organisation of Neighbourhood surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm Conference du RN 37 de l’Association Européenne de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RN 37 de l’Association Européenne de Sociologie, Oct 2022, Berlin - Humboldt Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Framing of Migrations as a Security Threat by Far-Right Social Movements in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After the summer of migration: right-wing populism, media and affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus de brutalisation du maintien de l’ordre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engagement of far-right activists in French contemporary social movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Jun 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la sécurité : une éthique émergente ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR09, « L'imaginaire dans l'expérience collective » du XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médias et émotions. Catégories d’analyses, problématiques, concepts - 4e édition du cycle itinérant franco-italien sur les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2019, Bordeaux, France. pp.65-79, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13134/979-12-80060-71-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Vests: Anarchist practices and the crisis of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Anarchist Studies Network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Onlince Conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller, classer, identifier : le quotidien d'un Voisin Vigilant »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialisation, pauvreté et accès aux droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Construire les politiques de lutte contre la pauvreté urbaine à partir du terrain ?  Paris – Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AFS, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l’analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Medias et émotions : catégories d’analyses, problématiques, concepts » à l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du cycle itinérant franco-italien sur les médias "Medias et émotions : catégories d'analyses, problématiques, concepts", Université de Bordeaux, Bordeaux, 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un rapport complexe à la violence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours", Université de Lorraine, Metz, 14-16 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais, conflit entre pro et anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de l'autorité : mener des entretiens filmés avec des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, an Anti Immigration Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès international de l'International Political Science Association (IPSA) “Politics in a World of Inequality”, RC 14 "Politics and ethnicity ", Poznań, 24-28 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la domination charismatique : Un exemple au sein du mouvement altermondialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie (AFS) "La sociologie, une science contre nature ?", RT34 "Sociologie politique", Université de Bersailles, Saint-Quentin-en-Yvelines, 29 juin - 2 juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebels and radicals: Studying political violence trough the exemple of the Strasburg NATO Counter summit of 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès international de la Political Studies Association, Manchester, le 14-16 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations horizontales des pratiques violentes, l’exemple du contre sommet de l’OTAN du 2 au 4 avril 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique "Inégalités et démocratie", Section Thématique 53 "L'option violente. Combattants et insurgés dans les soulèvements populaires" Institut d'Etudes Politiques, Paris, 11 juillet 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et communications horizontales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'incertain XIXème congrès de l'Association internationale des sociologues de langue française, Rabat, 6 au 12 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rabat, Maroc. pp.283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Vigilant Society, From Citizen Participation to Anti-migrant Vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIVERSITY PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780197267080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie des foules en questions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uppr edition, 97 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Migrant Groups in Calais and Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roderick S. Graham, Stephan G. Humer Claire Seungeunn, Veronika Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge International Handbook of Online Deviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.794, 2024, 9781003277675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Gilets Jaunes’ à Toulouse et Montpellier : brutalisation du maintien de l’ordre et profilage politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Dufour, Francis Dupuis- Déri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les profilages policiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Montréal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social reaction to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baikady R., Sajid S., Nadesan V., Przeperski J., Islam M.R., Gao J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Global Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais : le rapport ambigu à la violence des groupes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes anti-migrants à Calais : un vigilantisme de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insertion des réfugiés en France. Etat des lieux et réflexions prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carbou; Pascale Vergely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et émotions. Catégories d’analyses, problématiques, concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Tre-Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2020, 979-12-80060-71-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;casseur&amp;quot;: Retour sur les affrontements du contre-sommet de l'OTAN de 2009 à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Isabelle Lacroix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la violence politique en France de la fin de la guerre d'Algérie à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.n.c., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthijs Gardenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthijs-gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8246-2046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184035414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des « citoyens » surveillent les migrations à la frontière franco-britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du migrant comme figure du danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94 (2), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discriminations sur les trajectoires des diplômés du supérieur des quartiers prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1345, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120p0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques discriminatoires de l'invisibilité psychique en quartier prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (17), https://www.cairn.info/revue-cahiers-de-la-lcd-lutte-contre-les-discriminations-2023-2-page-77.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance a-t-elle une couleur politique ? Cercles de vigilance, capital social et compétition municipale dans des espaces périurbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 29 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.029.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imaginary of the Enemy in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Struggle Over Borders: Cosmopolitanism and Communitarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism and Ethnic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.345-346. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13537113.2020.1792262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VISAGES CONTEMPORAINS DE LA RÉVOLTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°150 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.150.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community and surveillance: Social capital, social bond, and the figure of the enemy. A typology of neighborhood watches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58-2, pp.189-216. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÉLÉPHONES PORTABLES ET PARCOURS MIGRATOIRES - Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & memory: the contemporary trajectory of migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthjis Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/2532-6732/7474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphones portables et parcours migratoires. Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, https://www.revue-interrogations.org/Penser-la-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer la radicalité : stratégies de communication de groupes vigilantistes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.26737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais an anti-migrant groups, its perspective maintaining public order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un groupe anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.235-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de Facebook à des fins de mobilisation par le groupe Sauvons Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Monie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, a Nationalist Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/sa.2018.060108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voisins Vigilants : le sentiment d'insécurité peut-il recréer du lien social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courant &amp;quot;anti-tech&amp;quot;, entre anarcho-primitivisme et néo-luddisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilante Groups and the Refugee Situation in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy & Reclaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Raphaël Josset, Complosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdfunding est l'oeuvre d'une foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foule, puissance et imaginaire : l'exemple des occupations de place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Mauvaise troupe, Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit souverain&amp;quot;: Comment les rassemblements de personnes sur la voie publique peuvent-ils remettre en cause la souveraineté de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Peut-on encore parler de prolétariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rassemblements de personnes en tant qu'objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Jean-Bruno Renard, Le merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations horizontales : horizons incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de Soi, images des Autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Xiberras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gondard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Commandement, hiérarchie et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Un ouvrage synthétique sur la sociologie de Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle violence politique des femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : La France a peur. Une histoire sociale de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilantism as a social movement: the case of the Calais anti-migrant groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilantism - International Theoretical Perspectives and Empirical Findings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORENA, HochSchule Dusseldorf, Jan 2023, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hostile mobilisations, the role of anti-migrant groups in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordering Regimes in Europe: Restrictions and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit van Amsterdam, Jun 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-squat mobilisations at the crossroads between moral panic and vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les discriminations en tant que filtres sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collectives de vigilance dans l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Frictions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Genève Universitè de Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Gilets jaunes » à Toulouse et Montpellier. La brutalisation du maintien de l’ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89eme Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montreal Virtual, ON LINE, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant mobilisations around Channel Small Boat Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant movements in Dover and ‘citizen journalists’: the emergence of video activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Post-Truth and Affective Publics’ Challenges to Social Ties. Disinformation, Populism, Data-Driven Propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA Preconference, May 2022, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des réfugiés par les mouvements anti-migrants à Douvres et à Calais : un discours de haine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Discours de haine, Approches plurielles, débats, enjeux et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social organisation of Neighbourhood surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm Conference du RN 37 de l’Association Européenne de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RN 37 de l’Association Européenne de Sociologie, Oct 2022, Berlin - Humboldt Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Framing of Migrations as a Security Threat by Far-Right Social Movements in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After the summer of migration: right-wing populism, media and affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus de brutalisation du maintien de l’ordre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engagement of far-right activists in French contemporary social movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Jun 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la sécurité : une éthique émergente ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR09, « L'imaginaire dans l'expérience collective » du XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Vests: Anarchist practices and the crisis of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Anarchist Studies Network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Onlince Conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médias et émotions. Catégories d’analyses, problématiques, concepts - 4e édition du cycle itinérant franco-italien sur les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2019, Bordeaux, France. pp.65-79, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13134/979-12-80060-71-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialisation, pauvreté et accès aux droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Construire les politiques de lutte contre la pauvreté urbaine à partir du terrain ?  Paris – Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AFS, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller, classer, identifier : le quotidien d'un Voisin Vigilant »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l’analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Medias et émotions : catégories d’analyses, problématiques, concepts » à l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du cycle itinérant franco-italien sur les médias "Medias et émotions : catégories d'analyses, problématiques, concepts", Université de Bordeaux, Bordeaux, 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un rapport complexe à la violence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours", Université de Lorraine, Metz, 14-16 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais, conflit entre pro et anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de l'autorité : mener des entretiens filmés avec des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, an Anti Immigration Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès international de l'International Political Science Association (IPSA) “Politics in a World of Inequality”, RC 14 "Politics and ethnicity ", Poznań, 24-28 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la domination charismatique : Un exemple au sein du mouvement altermondialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie (AFS) "La sociologie, une science contre nature ?", RT34 "Sociologie politique", Université de Bersailles, Saint-Quentin-en-Yvelines, 29 juin - 2 juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebels and radicals: Studying political violence trough the exemple of the Strasburg NATO Counter summit of 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès international de la Political Studies Association, Manchester, le 14-16 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations horizontales des pratiques violentes, l’exemple du contre sommet de l’OTAN du 2 au 4 avril 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique "Inégalités et démocratie", Section Thématique 53 "L'option violente. Combattants et insurgés dans les soulèvements populaires" Institut d'Etudes Politiques, Paris, 11 juillet 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et communications horizontales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'incertain XIXème congrès de l'Association internationale des sociologues de langue française, Rabat, 6 au 12 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rabat, Maroc. pp.283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Vigilant Society, From Citizen Participation to Anti-migrant Vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIVERSITY PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780197267080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie des foules en questions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uppr edition, 97 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Migrant Groups in Calais and Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roderick S. Graham, Stephan G. Humer Claire Seungeunn, Veronika Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge International Handbook of Online Deviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.794, 2024, 9781003277675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Gilets Jaunes’ à Toulouse et Montpellier : brutalisation du maintien de l’ordre et profilage politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Dufour, Francis Dupuis- Déri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les profilages policiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Montréal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social reaction to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baikady R., Sajid S., Nadesan V., Przeperski J., Islam M.R., Gao J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Global Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais : le rapport ambigu à la violence des groupes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes anti-migrants à Calais : un vigilantisme de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insertion des réfugiés en France. Etat des lieux et réflexions prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carbou; Pascale Vergely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et émotions. Catégories d’analyses, problématiques, concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Tre-Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2020, 979-12-80060-71-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;casseur&amp;quot;: Retour sur les affrontements du contre-sommet de l'OTAN de 2009 à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Isabelle Lacroix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la violence politique en France de la fin de la guerre d'Algérie à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.n.c., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD0CF149"/>
+    <w:nsid w:val="E4B03D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthijs-gardenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8246-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184035414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04490892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.029.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13537113.2020.1792262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.150.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gardenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154769v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthjis Gardenier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2532-6732/7474" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26737" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Monie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2018.060108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942186v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Groz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941301v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942173v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03887878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/towards-a-vigilant-society-9780197267080?cc=us&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/libro/medias-et-emotions-categories-danalyses-problematiques-concepts/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthijs-gardenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8246-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184035414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04490892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.029.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13537113.2020.1792262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.150.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthjis Gardenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2532-6732/7474" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gardenier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26737" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Monie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2018.060108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Groz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03887878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/towards-a-vigilant-society-9780197267080?cc=us&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/libro/medias-et-emotions-categories-danalyses-problematiques-concepts/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>