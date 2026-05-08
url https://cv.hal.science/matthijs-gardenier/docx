--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthijs Gardenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthijs-gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8246-2046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184035414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des « citoyens » surveillent les migrations à la frontière franco-britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du migrant comme figure du danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94 (2), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discriminations sur les trajectoires des diplômés du supérieur des quartiers prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1345, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120p0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques discriminatoires de l'invisibilité psychique en quartier prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (17), https://www.cairn.info/revue-cahiers-de-la-lcd-lutte-contre-les-discriminations-2023-2-page-77.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance a-t-elle une couleur politique ? Cercles de vigilance, capital social et compétition municipale dans des espaces périurbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 29 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.029.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imaginary of the Enemy in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Struggle Over Borders: Cosmopolitanism and Communitarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism and Ethnic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.345-346. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13537113.2020.1792262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VISAGES CONTEMPORAINS DE LA RÉVOLTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°150 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.150.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community and surveillance: Social capital, social bond, and the figure of the enemy. A typology of neighborhood watches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58-2, pp.189-216. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÉLÉPHONES PORTABLES ET PARCOURS MIGRATOIRES - Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & memory: the contemporary trajectory of migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthjis Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/2532-6732/7474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphones portables et parcours migratoires. Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, https://www.revue-interrogations.org/Penser-la-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer la radicalité : stratégies de communication de groupes vigilantistes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.26737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais an anti-migrant groups, its perspective maintaining public order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un groupe anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.235-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de Facebook à des fins de mobilisation par le groupe Sauvons Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Monie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, a Nationalist Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/sa.2018.060108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voisins Vigilants : le sentiment d'insécurité peut-il recréer du lien social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courant &amp;quot;anti-tech&amp;quot;, entre anarcho-primitivisme et néo-luddisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilante Groups and the Refugee Situation in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy & Reclaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Raphaël Josset, Complosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdfunding est l'oeuvre d'une foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foule, puissance et imaginaire : l'exemple des occupations de place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Mauvaise troupe, Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit souverain&amp;quot;: Comment les rassemblements de personnes sur la voie publique peuvent-ils remettre en cause la souveraineté de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Peut-on encore parler de prolétariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rassemblements de personnes en tant qu'objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Jean-Bruno Renard, Le merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations horizontales : horizons incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de Soi, images des Autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Xiberras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gondard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Commandement, hiérarchie et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Un ouvrage synthétique sur la sociologie de Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle violence politique des femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : La France a peur. Une histoire sociale de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilantism as a social movement: the case of the Calais anti-migrant groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilantism - International Theoretical Perspectives and Empirical Findings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORENA, HochSchule Dusseldorf, Jan 2023, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hostile mobilisations, the role of anti-migrant groups in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordering Regimes in Europe: Restrictions and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit van Amsterdam, Jun 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-squat mobilisations at the crossroads between moral panic and vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les discriminations en tant que filtres sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collectives de vigilance dans l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Frictions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Genève Universitè de Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Gilets jaunes » à Toulouse et Montpellier. La brutalisation du maintien de l’ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89eme Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montreal Virtual, ON LINE, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant mobilisations around Channel Small Boat Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant movements in Dover and ‘citizen journalists’: the emergence of video activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Post-Truth and Affective Publics’ Challenges to Social Ties. Disinformation, Populism, Data-Driven Propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA Preconference, May 2022, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des réfugiés par les mouvements anti-migrants à Douvres et à Calais : un discours de haine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Discours de haine, Approches plurielles, débats, enjeux et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social organisation of Neighbourhood surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm Conference du RN 37 de l’Association Européenne de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RN 37 de l’Association Européenne de Sociologie, Oct 2022, Berlin - Humboldt Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Framing of Migrations as a Security Threat by Far-Right Social Movements in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After the summer of migration: right-wing populism, media and affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus de brutalisation du maintien de l’ordre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engagement of far-right activists in French contemporary social movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Jun 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la sécurité : une éthique émergente ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR09, « L'imaginaire dans l'expérience collective » du XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Vests: Anarchist practices and the crisis of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Anarchist Studies Network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Onlince Conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médias et émotions. Catégories d’analyses, problématiques, concepts - 4e édition du cycle itinérant franco-italien sur les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2019, Bordeaux, France. pp.65-79, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13134/979-12-80060-71-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialisation, pauvreté et accès aux droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Construire les politiques de lutte contre la pauvreté urbaine à partir du terrain ?  Paris – Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AFS, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller, classer, identifier : le quotidien d'un Voisin Vigilant »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l’analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Medias et émotions : catégories d’analyses, problématiques, concepts » à l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du cycle itinérant franco-italien sur les médias "Medias et émotions : catégories d'analyses, problématiques, concepts", Université de Bordeaux, Bordeaux, 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un rapport complexe à la violence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours", Université de Lorraine, Metz, 14-16 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais, conflit entre pro et anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de l'autorité : mener des entretiens filmés avec des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, an Anti Immigration Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès international de l'International Political Science Association (IPSA) “Politics in a World of Inequality”, RC 14 "Politics and ethnicity ", Poznań, 24-28 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la domination charismatique : Un exemple au sein du mouvement altermondialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie (AFS) "La sociologie, une science contre nature ?", RT34 "Sociologie politique", Université de Bersailles, Saint-Quentin-en-Yvelines, 29 juin - 2 juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebels and radicals: Studying political violence trough the exemple of the Strasburg NATO Counter summit of 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès international de la Political Studies Association, Manchester, le 14-16 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations horizontales des pratiques violentes, l’exemple du contre sommet de l’OTAN du 2 au 4 avril 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique "Inégalités et démocratie", Section Thématique 53 "L'option violente. Combattants et insurgés dans les soulèvements populaires" Institut d'Etudes Politiques, Paris, 11 juillet 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et communications horizontales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'incertain XIXème congrès de l'Association internationale des sociologues de langue française, Rabat, 6 au 12 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rabat, Maroc. pp.283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Vigilant Society, From Citizen Participation to Anti-migrant Vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIVERSITY PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780197267080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie des foules en questions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uppr edition, 97 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Migrant Groups in Calais and Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roderick S. Graham, Stephan G. Humer Claire Seungeunn, Veronika Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge International Handbook of Online Deviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.794, 2024, 9781003277675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Gilets Jaunes’ à Toulouse et Montpellier : brutalisation du maintien de l’ordre et profilage politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Dufour, Francis Dupuis- Déri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les profilages policiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Montréal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social reaction to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baikady R., Sajid S., Nadesan V., Przeperski J., Islam M.R., Gao J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Global Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais : le rapport ambigu à la violence des groupes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes anti-migrants à Calais : un vigilantisme de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insertion des réfugiés en France. Etat des lieux et réflexions prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carbou; Pascale Vergely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et émotions. Catégories d’analyses, problématiques, concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Tre-Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2020, 979-12-80060-71-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;casseur&amp;quot;: Retour sur les affrontements du contre-sommet de l'OTAN de 2009 à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Isabelle Lacroix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la violence politique en France de la fin de la guerre d'Algérie à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.n.c., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Matthijs Gardenier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">matthijs-gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8246-2046</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">184035414</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’influence des discriminations sur les trajectoires des diplômés du supérieur des quartiers prioritaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1345, pp.23-31. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120p0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction du migrant comme figure du danger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94 (2), pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand des « citoyens » surveillent les migrations à la frontière franco-britannique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 138, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12dki⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques discriminatoires de l'invisibilité psychique en quartier prioritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la LCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023/2 (17), https://www.cairn.info/revue-cahiers-de-la-lcd-lutte-contre-les-discriminations-2023-2-page-77.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La surveillance a-t-elle une couleur politique ? Cercles de vigilance, capital social et compétition municipale dans des espaces périurbains en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 29 (1), pp.97-122. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.029.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Imaginary of the Enemy in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Im@go. A journal of the Social Imaginary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téléphones portables et parcours migratoires. Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images & memory: the contemporary trajectory of migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthjis Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funes Journal of Narratives And Social Sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.167-180. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6093/2532-6732/7474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TÉLÉPHONES PORTABLES ET PARCOURS MIGRATOIRES - Mise en images de trajectoires de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio La Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des méthodes visuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, https://www.revue-interrogations.org/Penser-la-communication</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atténuer la radicalité : stratégies de communication de groupes vigilantistes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 123, pp.63-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.26737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES VISAGES CONTEMPORAINS DE LA RÉVOLTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°150 (4), pp.23. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/soc.150.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community and surveillance: Social capital, social bond, and the figure of the enemy. A typology of neighborhood watches in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 58-2, pp.189-216. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ress.6847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Struggle Over Borders: Cosmopolitanism and Communitarianism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nationalism and Ethnic Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 26 (3), pp.345-346. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13537113.2020.1792262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais an anti-migrant groups, its perspective maintaining public order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utilisation de Facebook à des fins de mobilisation par le groupe Sauvons Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Monie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (1), s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un groupe anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (1), pp.235-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Voisins Vigilants : le sentiment d'insécurité peut-il recréer du lien social ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 138, pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, a Nationalist Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociology and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.86-93. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/sa.2018.060108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilante Groups and the Refugee Situation in Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.33-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le courant &amp;quot;anti-tech&amp;quot;, entre anarcho-primitivisme et néo-luddisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131, pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy & Reclaim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Raphaël Josset, Complosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.111-113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Crowdfunding est l'oeuvre d'une foule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers européens de l'imaginaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.n.c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foule, puissance et imaginaire : l'exemple des occupations de place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Iconocrazia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Mauvaise troupe, Constellations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Localities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.287-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflit souverain&amp;quot;: Comment les rassemblements de personnes sur la voie publique peuvent-ils remettre en cause la souveraineté de l'État</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Jean-Bruno Renard, Le merveilleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.132-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les rassemblements de personnes en tant qu'objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 5, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Peut-on encore parler de prolétariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations horizontales : horizons incertains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image de Soi, images des Autres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Xiberras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elian Aigon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gondard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUSCA </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03067810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu d'ouvrage : Commandement, hiérarchie et modernité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle violence politique des femmes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Un ouvrage synthétique sur la sociologie de Bourdieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : La France a peur. Une histoire sociale de l'insécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonfiction.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, s.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigilantism as a social movement: the case of the Calais anti-migrant groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vigilantism - International Theoretical Perspectives and Empirical Findings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FORENA, HochSchule Dusseldorf, Jan 2023, Dusseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hostile mobilisations, the role of anti-migrant groups in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bordering Regimes in Europe: Restrictions and Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universiteit van Amsterdam, Jun 2023, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-squat mobilisations at the crossroads between moral panic and vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Manchester, United Kingdom, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les discriminations en tant que filtres sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collectives de vigilance dans l’espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Frictions Urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Genève Universitè de Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant movements in Dover and ‘citizen journalists’: the emergence of video activism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Post-Truth and Affective Publics’ Challenges to Social Ties. Disinformation, Populism, Data-Driven Propaganda</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICA Preconference, May 2022, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « Gilets jaunes » à Toulouse et Montpellier. La brutalisation du maintien de l’ordre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">89eme Congrès de l’Acfas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Montreal Virtual, ON LINE, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-migrant mobilisations around Channel Small Boat Crossings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Manchester (UK), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation des réfugiés par les mouvements anti-migrants à Douvres et à Calais : un discours de haine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Discours de haine, Approches plurielles, débats, enjeux et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Social organisation of Neighbourhood surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Midterm Conference du RN 37 de l’Association Européenne de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RN 37 de l’Association Européenne de Sociologie, Oct 2022, Berlin - Humboldt Universität, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The engagement of far-right activists in French contemporary social movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference on Alternative Futures and Popular Protest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFPP, Jun 2021, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du processus de brutalisation du maintien de l’ordre en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Framing of Migrations as a Security Threat by Far-Right Social Movements in Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">After the summer of migration: right-wing populism, media and affect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participer à la sécurité : une éthique émergente ? »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CR09, « L'imaginaire dans l'expérience collective » du XXIe Congrès de l’AISLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jul 2021, Tunis (Université de Tunis), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Médias et émotions. Catégories d’analyses, problématiques, concepts - 4e édition du cycle itinérant franco-italien sur les médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, Apr 2019, Bordeaux, France. pp.65-79, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13134/979-12-80060-71-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yellow Vests: Anarchist practices and the crisis of representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 th Anarchist Studies Network conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Onlince Conference, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller, classer, identifier : le quotidien d'un Voisin Vigilant »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dématérialisation, pauvreté et accès aux droits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International « Construire les politiques de lutte contre la pauvreté urbaine à partir du terrain ?  Paris – Sciences Po,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Groz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’AFS, Aug 2019, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement de militants d’extrême droite dans les mouvements sociaux contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l’analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Medias et émotions : catégories d’analyses, problématiques, concepts » à l’Université de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Bordeaux (Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions méthodologiques sur l'analyse du discours haineux anti-migrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du cycle itinérant franco-italien sur les médias "Medias et émotions : catégories d'analyses, problématiques, concepts", Université de Bordeaux, Bordeaux, 11 avril 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la communication horizontale dans le cadre de mouvements sociaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e congrès de l’AFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix (Aix-Marseille Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, un rapport complexe à la violence politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours", Université de Lorraine, Metz, 14-16 novembre 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais, conflit entre pro et anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de l'autorité : mener des entretiens filmés avec des élus locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès de l’Association Française de Sociologie, Sociologie des pouvoirs, pouvoirs de la sociologie, Amiens, 3-6 juillet 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvons Calais, an Anti Immigration Vigilante Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès international de l'International Political Science Association (IPSA) “Politics in a World of Inequality”, RC 14 "Politics and ethnicity ", Poznań, 24-28 juillet 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse de la domination charismatique : Un exemple au sein du mouvement altermondialiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès de l'Association Française de Sociologie (AFS) "La sociologie, une science contre nature ?", RT34 "Sociologie politique", Université de Bersailles, Saint-Quentin-en-Yvelines, 29 juin - 2 juillet 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Saint-Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebels and radicals: Studying political violence trough the exemple of the Strasburg NATO Counter summit of 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64ème Congrès international de la Political Studies Association, Manchester, le 14-16 avril 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations horizontales des pratiques violentes, l’exemple du contre sommet de l’OTAN du 2 au 4 avril 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès de l'Association Française de Science Politique "Inégalités et démocratie", Section Thématique 53 "L'option violente. Combattants et insurgés dans les soulèvements populaires" Institut d'Etudes Politiques, Paris, 11 juillet 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03073394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisations et communications horizontales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser l'incertain XIXème congrès de l'Association internationale des sociologues de langue française, Rabat, 6 au 12 juillet 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Rabat, Maroc. pp.283-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03069961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Vigilant Society, From Citizen Participation to Anti-migrant Vigilantism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OXFORD UNIVERSITY PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9780197267080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03887878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie des foules en questions,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uppr edition, 97 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03050531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Migrant Groups in Calais and Dover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roderick S. Graham, Stephan G. Humer Claire Seungeunn, Veronika Nagy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge International Handbook of Online Deviance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.794, 2024, 9781003277675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Gilets Jaunes’ à Toulouse et Montpellier : brutalisation du maintien de l’ordre et profilage politique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Dufour, Francis Dupuis- Déri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les profilages policiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université de Montréal, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social reaction to migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Baikady R., Sajid S., Nadesan V., Przeperski J., Islam M.R., Gao J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Global Social Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04945162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le discours haineux en ligne : réflexions méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Seoane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeliki Monnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Carbou; Pascale Vergely. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médias et émotions. Catégories d’analyses, problématiques, concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma Tre-Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-79, 2020, 979-12-80060-71-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupes anti-migrants à Calais : un vigilantisme de papier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’insertion des réfugiés en France. Etat des lieux et réflexions prospectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calais : le rapport ambigu à la violence des groupes anti-migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Violences et radicalités militantes dans l’espace public en France des années 1980 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La figure du &amp;quot;casseur&amp;quot;: Retour sur les affrontements du contre-sommet de l'OTAN de 2009 à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthijs Gardenier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fanny Bugnon; Isabelle Lacroix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires de la violence politique en France de la fin de la guerre d'Algérie à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Riveneuve, pp.n.c., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03057552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4B03D04"/>
+    <w:nsid w:val="90530898"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthijs-gardenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8246-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184035414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p0" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04490892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.029.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405938v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13537113.2020.1792262" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277896v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.150.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277869v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6847" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154769v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthjis Gardenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2532-6732/7474" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gardenier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405882v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405869v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26737" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067776v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Monie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067778v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2018.060108" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063343v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067777v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077448v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077758v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077802v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941269v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942082v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941245v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942093v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941252v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956320v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Groz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941295v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942173v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941301v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942179v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03887878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/towards-a-vigilant-society-9780197267080?cc=us&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405936v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405922v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003793v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/libro/medias-et-emotions-categories-danalyses-problematiques-concepts/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/matthijs-gardenier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8246-2046" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/184035414" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941107v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthijs Gardenier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120p0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12dki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04490892v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405890v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.029.0097" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405914v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154748v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio La Rocca" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gardenier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03154769v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthjis Gardenier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6093/2532-6732/7474" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405896v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeliki Monnier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.26737" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.150.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03277869v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.6847" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405938v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13537113.2020.1792262" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03155131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Monie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063342v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067778v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2018.060108" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067777v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063343v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077756v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067780v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077755v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067782v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077759v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067784v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067810v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Xiberras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elian Aigon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gondard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077757v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077802v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077758v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03077760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942075v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941261v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942064v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941245v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941269v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942082v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942086v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Groz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941252v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942093v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941260v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942101v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941301v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942173v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04956344v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941285v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04942179v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073724v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941295v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073389v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073390v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073391v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073392v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073393v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073394v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069961v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03887878v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/towards-a-vigilant-society-9780197267080?cc=us&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04941140v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04945162v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003793v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://romatrepress.uniroma3.it/libro/medias-et-emotions-categories-danalyses-problematiques-concepts/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405922v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03405936v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057552v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>