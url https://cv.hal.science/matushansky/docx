--- v0 (2026-03-26)
+++ v1 (2026-04-29)
@@ -100,1484 +100,1484 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Russian e-verbs and thematic vowel change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Slavic Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Two BAP violations in Russian verbal stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Slavic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Russian e-verbs and thematic vowel change</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Constituent Structure of Augmented Plurals in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (12), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages10120304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thematic non-uniformity of Russian vocalic verbal suffixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glossa a journal of general linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.16995/glossa.8571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to 34th Going Romance Proceedings. In The Romance Languages and Linguistic Theory (RLLT series 17), editor–in–chief Haike Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), 1-8. https://revistes.uab.cat/isogloss/article/view/v8-n2-matushansky-roussarie-russo-et-al. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/isogloss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03558676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romance Languages and Linguistic Theory 17. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Roussarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michela Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Soare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Isogloss. Open Journal of Romance Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Romance Languages and Linguistic Theory 17, 8 (2), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5565/rev/isogloss.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersecting location and possession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, pp.174-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locatives are not cases: Evidence from Lak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Typology of Morphosyntactic Parameters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The case of restricted locatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of Sinn und Bedeutung </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18148/sub/2019.v23i2.604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against the PredP theory of small clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (1), pp.63-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/ling_a_00301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01633164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mistaking for: testing the theory of mediated predication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Marelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Other Francis Bacon: On Non-bare Proper Names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erkenntnis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10670-014-9703-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kagan. Semantics of Genitive Objects in Russian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Slavic Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33</w:t>
+              <w:t xml:space="preserve">, 2014, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01100422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the internal structure of case in Finno-Ugric small clauses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finno-Ugric Languages and Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, pp.3-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.16995/glossa.8571⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the linguistic complexity of proper names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (5), pp.573-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10988-008-9050-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ora Matushansky</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00478454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predication and escape hatches in Phase Extension Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (1), pp.93-104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The composition of complex cardinals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ionin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Roussarie</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 23 (4), pp.315-360</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The morpho-phonology of Russian adjectival inflection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morris Halle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic Inquiry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (3), pp.351-404</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...950 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00093536v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00142763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Head-movement in linguistic theory</w:t>
               </w:r>
@@ -2085,7060 +2085,7060 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">On the structures of intransitive degree achievements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Marelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inner Aspect, VP Structure, and the Functional Domain in Slavic Languages (SlavIA-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Venice, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The morphophonology of Russian declensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edoardo Cavirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau Français de Phonologie (RFP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05544608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Things that say nie!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavic Linguistics Society (SLS) 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Verona, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Distributed Micromorphology and extra pieces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium on Empirical Approaches to Meaning and Structure (SEAMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Cyprus, Nov 2025, Nicosia, Cyprus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The morphophonology of Russian declensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edoardo Cavirani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Government Phonology Round Table (GPRT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Ružomberok, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Down with the themes! For a classless declension in Russian morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CRISSP TCC seminar series (Theme vowels, categories, and categorization)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05539066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allosemy and semantic deletion in complex affixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ben-Gurion University Linguistic Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Beer-Sheva, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian declension as a morpho-phonological construct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th Incontro di Grammatica Generativa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Padua, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Make micromorphology great again</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on the Structure of Hungarian 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Debrecen, Jun 2025, Debrecen, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où? Là, là! On locative encoding in French and au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop Non-Bare Proper Names: Proper Names with Determiners and Modifiers in Cross-Linguistic Perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Cologne, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One case of plural augmentation in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SinFonIJa 17,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nova Gorica, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stress asymmetries in Russian nominal declension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dutch Annual Linguistics Day 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland, Feb 2024, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On plural augments and complex suffixes in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavistics in Verona Webinars (Sliv@)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Verona, Apr 2024, Verona (online), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stem-final default in Russian short-form adjectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Réseau Français de Phonologie (RFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Agadir, Morocco</w:t>
+              <w:t xml:space="preserve">, Jun 2024, Amiens., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On the structures of intransitive degree achievements</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The anatomy of an aggregate: on the Russian suffix -ьj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mayfest in Honor of Masha Polinsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maryland, May 2024, College Park (MD), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the theme of deverbal nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Description of Slavic Languages (FDSL) 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affix conglutination as allosemy in a complex affix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Diachronic Semantics 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bologna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mass and plural: on the Russian suffix -ьj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Description of Slavic Languages (FDSL) 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian ablaut and the second conjugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dutch Annual Linguistics Day 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian e-verbs and conditioned vowel change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RFP 2023: Rencontres du réseau français de phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian stress retraction as unstressability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LingBaW 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Lublin, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suffixal complexes and semantic deletion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MorrisHalle@100</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Sep 2023, Cambridge, MA (US), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian e-verbs and transitive softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Approaches to Slavic Linguistics (FASL) 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Bloomington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04384006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian verbal stress retraction, a bigger picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55th Annual Meeting of the Societas Linguistica Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-local allomorphy in Russian verbal stress retraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SinFonIJa 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Udine, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian verbal stress retraction as non-local allomorphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDSL 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03928703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Locatives are not cases: evidence from Lak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Typology of Morphosyntactic Parameters 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Russian verbal post-accentuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grote Taaldag (GTD) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En France, à Paris, là-dedans - où?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankfurt linguistic colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed stress assignment in the Russian verb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASL (Formal Approaches to Slavic Linguistics, MIT meeting) 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian nominalizations as a window on the verbal theme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Moscow State University Linguistics Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary imperfectives and W-Epenthesis in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDSL 14 Workshop on Secondary Imperfectives in Slavic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Leipzig, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the theme of Russian deverbal nouns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slavic Linguistics Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender-fluid coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Agreement in Multivaluation Constructions (AMC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavic compounds and acategorial roots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijana Marelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inner Aspect, VP Structure, and the Functional Domain in Slavic Languages (SlavIA-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Venice, Italy</w:t>
+              <w:t xml:space="preserve">Typology of Morphosyntactic Parameters 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Verona, Italy</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A case for stem dominance in Russian verbal stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UC Santa Cruz phonology group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Santa-Cruz, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Cyprus, Nov 2025, Nicosia, Cyprus</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dinosaur in your lexicon: linguistic fossils and acategorial roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Marelj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ling-lunch Paris Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Edoardo Cavirani</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parameters of nominal deficiency in complex prepositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Ružomberok, Slovakia</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex prepositions in French: theories, descriptions, applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Brussels, Belgium</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Cranberries, Categories, and Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Marelj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphology Days in the Low Countries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Padua, Italy</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The case of French places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UC Santa Cruz Linguistics Colloquium Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Santa-Cruz, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Beer-Sheva, Israel</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die Stadt Leipzig and other fun places in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDSL 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Debrecen, Jun 2025, Debrecen, Hungary</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ThEmAtIc nOn-Uniformity of Russian vocalic verbal suffixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theme vowels in V(P) Structure and beyond (ThV2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Cologne, Germany</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RELATIVE DEGREES AND DEGREE RELATIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar on relative clauses, LLF/SFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Maryland, Feb 2024, Utrecht, Netherlands</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Missing types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caritive constructions in the languages of the world.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Saint-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Verona, Apr 2024, Verona (online), Italy</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Without prejudice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GTD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Nova Gorica, Slovenia</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Russian athematic verbs, without stress (and with)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de phonologie, SFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Amiens., France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doing without</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semantics Colloquium, Universiteit Frankfurt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposing and recomposing gender features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Alphabet of Universal Grammar, The British Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bologna, Italy</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axes to grind</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GLOW 41</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, University of Maryland, May 2024, College Park (MD), United States</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The syntax of modified numerals and the semantics of derived degrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “The pragmatics of quantifiers: implicature and presupposition – experiment and theory"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Brno (Rép. Tchèque), Czech Republic</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The ideal husband: on relational generics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OASIS 1 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The case of restricted locatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sinn und Bedeutung 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Utrecht, Netherlands</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On cross-linguistic combinatorics of axial complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GTD-2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Lublin, Poland</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The proper approach to definite articles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Rochester</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Rochester, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, MIT, Sep 2023, Cambridge, MA (US), United States</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The partial nominality of axial parts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syntax-interface meetings, Utrecht University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Bloomington, United States</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tops and bottoms: axial nouns as kinds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCCFL 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Bucharest, Romania</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To PPs in their proper place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Slioussar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Approaches to Slavic Linguistics (FASL) 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Urbana-Champaign, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Udine, Italy</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edo copular particles and the PredP hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GTD-dag 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deficient measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the occasion of Heidi Klockmann's defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Berlin, Germany</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A problem in the Hallean approach to the Russian verb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Approaches to Russian Linguistics (FARL) 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Moscow, Russia</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the structure and composition of pseudo-partitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire LaGraM, UMR 7023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predication without PredP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">University of Geneva, Linguistics Department</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intersecting PPs and the locative semantics of possession</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Slioussar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morphosyntactic Variation in Adpositions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Cambridge, United States</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Counting measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Institut für Sprachwissenschaft, Universität Wien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The curious case of locatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DP60: Surprise workshop in honor of David Pesetsky's 60th birthday</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Cambridge, MA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Utrecht, Netherlands</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01679106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The definite article in proper places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the semantic contribution of Det and Num. (In)definiteness, genericity and referentiality)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UAB, May 2016, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marijana Marelj</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case as a complex of features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De Grote Taaldag 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking measures in space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Moscow, Russia</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RALFe 2016 : Rencontres d’Automne de Linguistique formelle : Langage, Langues et Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial measures, special measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HSE Semantics &amp; Pragmatics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parameters of nominal deficiency in complex prepositions</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polish numeral NP agreement as a function of surface morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ionin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal Approaches to Slavic Linguistics (FASL) 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Cornell, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Santa-Cruz, United States</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the syntax of place names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Namengrammatik”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Delmenhorst, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The dinosaur in your lexicon: linguistic fossils and acategorial roots</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floating number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QMUL LingLunch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When cardinals agree (a catholic point of view)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ionin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48th Annual Meeting of the Societas Linguistica Europaea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Cranberries, Categories, and Core</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place-denoting toponyms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frankfurt University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Frankfurt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The mistake of PredP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Institute for Linguistics, Budapest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">n is for &amp;quot;Not there</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASL 24: Special Workshop on Approaches to Slavic Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Definite loci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GTD-2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place names as names of places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proper Names: Recent Work in Linguistics and Philosophy of Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Central European University, Budapest: Institute for Advanced Study &amp; Dept. of Philosophy, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against PredP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IATL 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Beer-Sheva, Israel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On being [feminine] and [proper]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the occasion of Ana Aguilar-Guevara's dissertation defense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Utrecht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On being [feminine] and [proper]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NELS 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT, Oct 2014, Cambridge, MA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On being [feminine] and [proper]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NELS 45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, NYU, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yn: a non-argument for Pred°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(More than) Syntax: a Tribute to Alain Rouveret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the gender of proper names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on the formal semantics of proper names</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Göttingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the syntax of measure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Online, Unknown Region</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TIN-dag 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Santa-Cruz, United States</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4000 measure NPs: another pass through the шлюз.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FASL 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, University of California, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Graz, Austria</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Russian approximative inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDSL 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Leipzig, Germany</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measure for measure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDSL 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01252884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What's in a name?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris Amsterdam Logic Meeting of Young Researchers (PALMYR) 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Saint-Petersbourg, Russia</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proper treatment of proper names</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Center for Research in Syntax, Semantics and Phonology (CRISSP) seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Remarkable Case of Predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">workshop "Comparing languages and comparing theories: Generative Grammar and Construction Grammar". Freie Universität Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Utrecht, Netherlands</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Same As?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international sur les adjectifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Frankfurt, Germany</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00194813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meilleurs voeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.309-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, London, United Kingdom</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00142764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parts of Speech: Toward a unified semantics for partitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ionin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of NELS 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Amherst, MA, United States. pp.357-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Back to the Past</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Babyonyshev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of FASL 14: The Princeton Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00094785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Case of Predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PIONIER Project “Case Cross-linguistically”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Nijmegen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...3239 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00194830v1</w:t>
-              </w:r>
-[...250 lines deleted...]
-                <w:t xml:space="preserve">halshs-00094784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Rose is the Rose</w:t>
               </w:r>
@@ -9773,51 +9773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardinals: The syntax and semantics of cardinal-containing expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Ionin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10393,1239 +10393,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ablaut and transitive softening in the Russian verb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Noah Elkins; Bruce Hayes; Jinyoung Jo; Jian-Leat Siah. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the 2022 Annual Meeting on Phonology / Supplemental Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMP, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3765/amp.v10i0.5446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On an(n)- and Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patricia Cabredo Hofherr; Herby Glaude; Elena Soare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grammaire est une fête / Grammar is a moveable feast. Mélanges offerts à / A Webschrift for Anne Zribi-Hertz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Zenodo, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...48 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phi-congruence and case agreement in close apposition in Russian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Petr Biskup; Marcel Börner; Olav Mueller-Reichau; Iuliia Shcherbina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Formal Slavic Linguistics 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.237-267, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, pp.237-267, 2023</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04383995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">To PPs in their proper place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Boneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Nash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Slioussar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of FASL 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The dual nature of the Romanian neuter.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of CLS 56</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03101914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tops and bottoms: axial nominals as weak definites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of WCCFL 36</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02431399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ни хуя себе! Russian genitive IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A Pesky Set: a Festschrift for David Pesetsky</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01633162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To PPs in their proper place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Boneh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Nash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Slioussar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of FASL 26</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01633166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polish numeral NP agreement as a function of surface morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Ionin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of FASL 25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making space for measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joost Zwarts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NELS 47: Proceedings of the Forty-Seventh Annual Meeting of the North East Linguistic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.261-274, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01422184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Against PredP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of IATL 30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">4000 measure NPs: another pass through the шлюз</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Slioussar</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+                <w:t xml:space="preserve">E.G. Ruys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of FASL 23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, , 2020</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01713784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diagnosing agreement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Teresa Guasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diagnosing Syntax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.334-338, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ora Matushansky</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morris, Distributed: an introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alec Marantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distributed Morphology Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT Press, pp.vii-xiv, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00916493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">More or better: on the derivation of synthetic comparatives and superlatives in English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ora Matushansky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distributed Morphology Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MIT Press, pp.59-78, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...491 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00916482v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00916493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender confusion</w:t>
               </w:r>
@@ -11712,51 +11712,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Ionin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ora Matushansky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12059,51 +12059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383998v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539059v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10120304" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.8571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2019.v23i2.604" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Marelj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-014-9703-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9050-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Halle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142763v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ionin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cavirani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544613v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874476v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874451v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872401v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872399v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872398v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874387v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385755v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384003v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511567v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323774v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323773v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511564v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511560v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Zwarts" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323784v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323783v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323787v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323785v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431479v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431401v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970684v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970689v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713837v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713829v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Ruys" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679136v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boneh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Slioussar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679128v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422185v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422183v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422066v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713789v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713788v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970590v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713824v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252933v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713825v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713826v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252884v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194830v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094785v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babyonyshev" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142764v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094784v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linguistics.ucla.edu/amp2022/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Marantz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383668v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383671v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/amp.v10i0.5446" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101914v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916482v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916503v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guasti" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916497v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199772810-0131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ora Matushansky" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383998v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10120304" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872388v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.8571" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558676v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Roussarie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Soare" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Wauquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626619v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/isogloss.205" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101906v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511557v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18148/sub/2019.v23i2.604" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633164v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/ling_a_00301" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252827v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Marelj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10670-014-9703-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10988-008-9050-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Ionin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093536v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morris Halle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093886v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142767v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194854v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544617v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544604v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544624v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Cavirani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544622v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544625v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544606v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539066v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544600v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544620v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874351v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874476v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874451v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874317v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874387v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872398v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872400v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384003v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385755v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385804v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385769v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928714v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928703v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323781v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511567v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511564v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323783v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Zwarts" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323778v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323788v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323785v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323787v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101946v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101928v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431479v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431485v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431482v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970594v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970684v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713828v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713829v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713840v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679136v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Boneh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Nash" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Slioussar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679149v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.G. Ruys" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679084v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679151v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679091v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679106v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422277v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422185v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422183v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713830v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713832v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252933v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713824v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713825v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713827v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252841v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01252884v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194808v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194813v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142764v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094784v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00094785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babyonyshev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194830v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142766v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194836v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928693v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://linguistics.ucla.edu/amp2022/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626601v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistes.uab.cat/isogloss/issue/view/v8-n2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01679109v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916480v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alec Marantz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Cabredo Hofherr" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024656v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539063v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539062v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383997v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383671v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/amp.v10i0.5446" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383668v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383995v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101893v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101914v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431399v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633166v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422182v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01422184v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713783v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713784v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916503v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Guasti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916493v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916482v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916497v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00916512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199772810-0131" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03949999v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>