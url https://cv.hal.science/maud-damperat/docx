--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -210,7653 +210,7575 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
-[...2698 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling responsible co-creation in the new product development process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamis Alshalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réinventer l’expérience client dans l’hôtellerie à l’ère du digital ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.696wnm6tk⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la gastronomie en vient à se digitaliser…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.35mdv7c3u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04831066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prise en compte de l'Expérience Utilisateur pour améliorer l'adoption de produits technologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'un modèle de satisfaction interpersonnelle de l'acheteur professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What processes and factors enable the growth of the full-service restaurant industry through click and collect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El Euch Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Responsible Co-Creation in the NPD Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamis Alshalabi</w:t>
+                <w:t xml:space="preserve">Présentation du projet SolX – sensibiliser à la gestion durable des sols par un jeu sérieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rapiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JPIM Inspire Innovation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Saint-Louis, MO, USA, France</w:t>
+              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698395v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet SolX – sensibiliser à la gestion durable des sols par un jeu sérieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Rapiau</w:t>
+                <w:t xml:space="preserve">Modeling Responsible Co-Creation in the NPD Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamis Alshalabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Jeux &amp; Enjeux 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">JPIM Inspire Innovation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Saint-Louis, MO, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871606v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizing luxury customer experiences in upscale hotels: Expert perspectives on the effects of digital technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personalizing luxury customer experiences in upscale hotels Expert perspectives on the effects of digital technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Jeannot</w:t>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Girona, Catalonia, Spain</w:t>
+              <w:t xml:space="preserve">Monaco Symposium on Luxury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696689v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence des technologies d'aide à la vente sur les performances du commercial : le rôle des médiateurs interpersonnels et intrapersonnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franck</w:t>
+                <w:t xml:space="preserve">Home delivery of culinary offerings in urban and tourist areas: are restaurant owners ready?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Euch-Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès international de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">AFMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325070v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-pandemic: antecedents and consequence of restaurateurs' intentions to adopt click &amp; collect offers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem El Euch Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Salvador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PSB Worksop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04696714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home delivery of culinary offerings in urban and tourist areas: are restaurant owners ready?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Personalizing luxury customer experiences in upscale hotels: Expert perspectives on the effects of digital technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Salvador</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Girona, Spain</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Girona, Catalonia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696696v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalizing luxury customer experiences in upscale hotels Expert perspectives on the effects of digital technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'influence des technologies d'aide à la vente sur les performances du commercial : le rôle des médiateurs interpersonnels et intrapersonnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monaco Symposium on Luxury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">37ème Congrès international de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325052v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation de l’expérience client en hôtellerie : perspectives d’experts sur les effets de la digitalisation de l’offre.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannot Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeannot Florence</w:t>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème Congrès international de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFM, May 2022, Tunis, Morocco</w:t>
+              <w:t xml:space="preserve">, AFM, May 2022, Tunis, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the influence of social media use on sales performance: the role of relational mediators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franck</w:t>
+                <w:t xml:space="preserve">Quand La Transformation Digitale Invite À Repenser Le Business Model: Le Cas Des Restaurants Gastronomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Euch Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th European Marketing Academy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAC, May 2021, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">DIF Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325084v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tourisme à l’arrêt, pandémie et restaurants fermés : quand la livraison à domicile invite à repenser l’expérience gastronomique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Studying the influence of social media use on sales performance: the role of relational mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence de l’Association Francophone de Management du Tourisme (AFMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">50th European Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAC, May 2021, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325066v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social media use in sales strategies and performance.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Franck</w:t>
+                <w:t xml:space="preserve">Tourisme à l’arrêt, pandémie et restaurants fermés : quand la livraison à domicile invite à repenser l’expérience gastronomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Euch-Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Washignton DC, United States</w:t>
+              <w:t xml:space="preserve">8ème Conférence de l’Association Francophone de Management du Tourisme (AFMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325077v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling anticipated phygital experiences for at-home luxury restaurants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Social media use in sales strategies and performance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monaco Symposium on Luxury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">International Conference on Human-Computer Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Washignton DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325068v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand La Transformation Digitale Invite À Repenser Le Business Model: Le Cas Des Restaurants Gastronomiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling anticipated phygital experiences for at-home luxury restaurants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marielle Salvador</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Euch-Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIF Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Monaco Symposium on Luxury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696703v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An empirical impact bias approach for natural hazard mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mina Alipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th ACIEK Academy of Innovation, Entrepreneurship, and Knowledge Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a deeper understanding of the mechanisms underlying design thinking, 10-11 juin 2019. (forthcoming)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPDMC XXVI Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Leicester, Grande-Bretagne, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking beyond the “visual design–usability” effect: Evidence of a mediational pathway predicting the pleasure and acceptance of an e-commerce system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IPDMC Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Leicester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances between products brands and organic labels: a power dynamics perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de l'Association Marocaine du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effects of is visual design on user experience: the influence of time of judgment and task performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Innovation and Product Development Management Conference (IPDMC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02063456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation d’un processus de co-créativité basé sur le design thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème congrès international de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02063469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A crossed influence of usability and aesthetics on interactive device evaluation: studying exposure versus use effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Team creativity: creative self-efficacy, creative collective efficacy and their determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Marketing Academy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAC, May 2016, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">EMAC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325100v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02063443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying brand/label alliances: proposition of a value transfer model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A crossed influence of usability and aesthetics on interactive device evaluation: studying exposure versus use effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Academy of Marketing Science World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMS, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">45th European Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAC, May 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325097v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team creativity: creative self-efficacy, creative collective efficacy and their determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying brand/label alliances: proposition of a value transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Marketing Academy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMAC, May 2016, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">19th Academy of Marketing Science World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMS, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325099v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence croisée de l’usabilité et de l’esthétisme d’une interface sur l’évaluation d’un produit interactif : étude des effets a l’exposition et à l’usage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Team creativity: creative self-efficacy, creative collective efficacy and their determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Congrès de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">45th European Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMAC, May 2016, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325105v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team creativity: creative self-efficacy, creative collective efficacy and their determinants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence croisée de l’usabilité et de l’esthétisme d’une interface sur l’évaluation d’un produit interactif : étude des effets a l’exposition et à l’usage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMAC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">32ème Congrès de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02063443v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'efficacité créative collective : étude de l'influence de l'efficacité créative personnelle et de la proximité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jongmans Eline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolibert Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMAC 2015 : 13ème Conférence Internationale de Management des Arts et de la Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alliances between products brands and organic labels: a power dynamics perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eline Jongmans</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2015, Marrackech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du modèle IRT de crédit partiel a l’étude des échelles d’intervalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Ping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannot Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolibert Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Justice, Trust, and Customer Participation in Improving Loyalty Behaviour in a B2B Service Recovery Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Savard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Chebat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd French - German – Swiss Workshop on B2B Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lausanne (Switzerland), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication durable à l’égard du shopping et attitudes à l’égard de l’achat en ligne : un modèle exploratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The impact of brand functional and affective attributes on buying behavior in business settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégory Coraux</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lewicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th ESCP-EAP International Conference on Marketing Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP-EAP, Jan 2008, Venise, Italie</w:t>
+              <w:t xml:space="preserve">1st French-German-Swiss Workshop on B2B Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Lausanne ( CH), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325118v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of brand functional and affective attributes on buying behavior in business settings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Implication durable à l’égard du shopping et attitudes à l’égard de l’achat en ligne : un modèle exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Lewicki</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Bergadaà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Coraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st French-German-Swiss Workshop on B2B Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Lausanne ( CH), Switzerland</w:t>
+              <w:t xml:space="preserve">7th ESCP-EAP International Conference on Marketing Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP-EAP, Jan 2008, Venise, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325114v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociale et relations d’affaires : Implications et perspectives de création de valeur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring Key relationship marketing variables between arts organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75ème Congrès de l’ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2007, Trois-rivières, Canada</w:t>
+              <w:t xml:space="preserve">9th International Conference on Arts &amp; Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMAC, Jul 2007, Valence (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325124v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRM as Complaint Relationship Marketing in Business Service Recovery Context</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Responsabilité sociale et relations d’affaires : Implications et perspectives de création de valeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th AMA Annual Frontiers in Service Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMA, Oct 2007, San francisco, United States</w:t>
+              <w:t xml:space="preserve">75ème Congrès de l’ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2007, Trois-rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325120v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Key relationship marketing variables between arts organizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">CRM as Complaint Relationship Marketing in Business Service Recovery Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Savard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Chebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Colbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Arts &amp; Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMAC, Jul 2007, Valence (ES), Spain</w:t>
+              <w:t xml:space="preserve">16th AMA Annual Frontiers in Service Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMA, Oct 2007, San francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325121v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d’achat : comment est-il appréhendé par le personnel de l’interface entreprise-client ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Bergadaà</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Coraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th ESCP-EAP Conference on Marketing Trends</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCP-EAP, Jan 2006, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Approach of Power in Negotiation: The Impact of Power Differential and Cognitive Differentiation on Negotiation Strategies and Outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guicherd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Industrial Marketing &amp; Purchasing Group Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMP Group, Sep 2006, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle de satisfaction interpersonnelle de l'acheteur professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Damperat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXI° Colloque International de l'AFM, 19-20 mai, Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 14 – La modélisation par les équations structurelles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence of sales support technologies on salesperson performance: A study of interpersonal and intrapersonal mediators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jolibert Alain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Research : Méthodes de recherche et d’études en marketing (2ème édition) Coordonné par Eva Delacroix, Alain Jolibert, Élisa Monnot, Philippe Jourdan</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04324932v1</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701221117602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 12 - Les analyses de régression.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How social media use enhances salesperson performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jolibert</w:t>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Damperat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Research : Méthodes de recherche et d’études en marketing (2ème édition) Coordonné par Eva Delacroix, Alain Jolibert, Élisa Monnot, Philippe Jourdan</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04324944v1</w:t>
+              <w:t xml:space="preserve">Journal of Business and Industrial Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (8), pp.1720-1737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JBIM-02-2022-0082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 13 – Les séries temporelles et l’analyse canonique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing the digitalized guest experience: A comprehensive framework and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Youssofi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Jolibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing Research : Méthodes de recherche et d’études en marketing (2ème édition) Coordonné par Eva Delacroix, Alain Jolibert, Élisa Monnot, Philippe Jourdan</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04324955v1</w:t>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.21929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04316014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRT Approach for rating scales: applications for normal and non-normal distributions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the influence of e-personalisation on the online experience of consumers with disabilities: Ease of use as a source of pleasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Giuffrida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodes de recherche innovantes et alternatives en économie et gestion / Innovative and alternative research methods in economics and business administration In A. BARTEL-RADIC (Ed),</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04325043v1</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (3), pp.86-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20515707221128734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer relationships and digital technologies: what place and role for sales representatives?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Julienne</w:t>
+                <w:t xml:space="preserve">Etude de l’influence de l’e-personnalisation sur l’expérience en ligne de consommateurs en situation d’incapacités : la facilité d’utilisation comme source de plaisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Giuffrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Augmented customer strategy : CRM in the digital age</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03847835v1</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.93-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701221109302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04863978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation client et technologies numériques : quelle place et quel rôle pour les commerciaux ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Julienne</w:t>
+                <w:t xml:space="preserve">Visual design and online shopping experiences: When expertise allows consumers to refocus on website attractiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stratégie clients augmentée : la relation client réinventée à l'ère du tout-numérique</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-02127049v1</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (1), pp.61-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20515707221087627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a luxury restaurant renewal: Antecedents and consequences of digitalized gastronomy experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Salvador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem El Euch Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 146, pp.518-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2022.03.092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des technologies d’aide à la vente sur les performances du commercial : étude des médiateurs interpersonnels et intrapersonnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (4), pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701221117602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of website visual design on user experience and website evaluation: The sequential mediating roles of usability and pleasure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38 (17-18), pp.2078-2113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2022.2085315⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04159555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Design visuel et expérience d’achat en ligne : quand l’expertise permet aux consommateurs de se (re)centrer sur l’attractivité du site d’e-commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (1), pp.61 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701211005483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d’un processus de co-créativité : les apports du design et du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.124-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370119830383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling a cocreative process: The contributions of design and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.111-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570719851712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03710025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What is the added value of an organic label? Proposition of a model of transfer from the perspective of ingredient branding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (3-4), pp.338-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2018.1552181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team creativity: Creative self-efficacy, creative collective efficacy and their determinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Féron Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.6 - 25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570716650164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La créativité des équipes: l'efficacité créative personnelle et collective et leurs déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.7 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116629076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation du capital de marque en milieu industriel basée sur les acheteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lewicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (4), pp.8-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370114538902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling buyer-based brand equity in industrial settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lewicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (4), pp.7 - 31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2051570714552394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Power Assymmetry in Negociation: A Study of Perceveid Power Differential and Cognitive Differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guicherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.23 - 38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/205157071102600103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asymétrie du pouvoir dans la négociation commerciale : Etude du différentiel de pouvoir perçu et de la différenciation cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guicherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (1), pp.23-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/076737011102600102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00909583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interpersonal Satisfaction of Organizational Buyer: Nature, Determinants and consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damperat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business and Industrial Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol 24, (n°3,), p 201-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00514879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dialectical model of buyer-seller relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Damperat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Business &amp; Industrial Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (3-4), pp.207-217</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01064290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers un renforcement de la proximité des relations client</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32 (162), pp.115 - 126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.162.115-126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01926635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vendre l'expérience d'un autre moi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Larivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28, pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.028.23.32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02920054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en compte de l'Expérience Utilisateur pour améliorer l'adoption de produits technologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dupuy-Chessa</w:t>
+                <w:t xml:space="preserve">Chapitre 14 – La modélisation par les équations structurelles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Dampérat</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eline Jongmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">hal-03223761v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jolibert Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing Research : Méthodes de recherche et d’études en marketing (2ème édition) Coordonné par Eva Delacroix, Alain Jolibert, Élisa Monnot, Philippe Jourdan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp.429-476, 2021, Management Sup, 9782100792993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle de satisfaction interpersonnelle de l'acheteur professionnel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 13 – Les séries temporelles et l’analyse canonique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eline Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Damperat</w:t>
-[...28 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Jolibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marketing Research : Méthodes de recherche et d’études en marketing (2ème édition) Coordonné par Eva Delacroix, Alain Jolibert, Élisa Monnot, Philippe Jourdan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DUNOD, pp.397-428, 2021, Management Sup, 9782100792993</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IRT Approach for rating scales: applications for normal and non-normal distributions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthodes de recherche innovantes et alternatives en économie et gestion / Innovative and alternative research methods in economics and business administration In A. BARTEL-RADIC (Ed),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-118, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Customer relationships and digital technologies: what place and role for sales representatives?</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00103702v1</w:t>
+                <w:t xml:space="preserve">Eric Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles N'Goala; Virginie Pez-Pérard; Isabelle Prim-Allaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Augmented customer strategy : CRM in the digital age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Ltd ; John Wiley &amp; Sons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.149-166, 2019, Innovation, entrepreneurship and management series, 978-1-78630-372-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relation client et technologies numériques : quelle place et quel rôle pour les commerciaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Dampérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles N'Goala; Virginie Pez-Pérard; Isabelle Prim-Allaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégie clients augmentée : la relation client réinventée à l'ère du tout-numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-180, 2019, Innovation, entrepreneuriat et gestion, 978-1-78405-586-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId145"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7924,51 +7846,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EA27BD0"/>
+    <w:nsid w:val="67C4B1C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8155,51 +8077,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-damperat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9897-2347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831073v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jeannot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Youssofi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franck" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221117602" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159471v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damperat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-02-2022-0082" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316014v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21929" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863978v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Giuffrida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221109302" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831066v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Salvador" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221087627" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159500v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Liang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2022.2085315" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221128734" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864009v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211005483" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119830383" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719851712" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023496v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;ron Jeannot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lei" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1552181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716650164" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926646v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damperat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeannot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jongmans" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolibert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116629076" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344301v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lewicki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114538902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926611v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714552394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guicherd" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600103" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicherd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600102" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514879v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926635v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.162.115-126" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920054v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drago" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larivet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.23.32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696727v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Alshalabi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696677v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698395v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871606v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapiau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325070v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696696v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325052v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325058v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Florence" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325066v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325077v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325068v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325062v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Alipour" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128819v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056165v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ping" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063456v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325100v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325097v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325099v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989728v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmans Eline" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolibert Alain" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325109v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chebat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325118v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coraux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325114v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325120v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325121v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colbert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325130v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325127v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103339v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324932v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324955v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325043v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847835v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1487" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/strategie-clients-augmentee/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103702v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-damperat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9897-2347" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamis Alshalabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damp&#233;rat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jeannot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eline Jongmans" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831073v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Youssofi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.696wnm6tk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831066v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Salvador" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Maalej" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.35mdv7c3u" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223761v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuy-Chessa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurillau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Damperat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jolibert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch Maalej" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871606v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rapiau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica G&#233;rard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698395v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem El Euch-Maalej" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696689v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Franck" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325058v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannot Florence" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696703v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325066v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325077v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325068v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Alipour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128819v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jolibert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128828v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence F&#233;ron Jeannot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Ping" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063469v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063443v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325100v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325097v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Lei" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325099v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325105v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989728v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jongmans Eline" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolibert Alain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325109v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105384v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chebat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325114v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lewicki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Bergada&#224;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Coraux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325124v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325127v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guicherd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103339v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221117602" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Damperat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JBIM-02-2022-0082" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.21929" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Giuffrida" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221128734" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863978v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701221109302" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707221087627" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159574v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2022.03.092" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159500v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159555v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Liang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2022.2085315" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701211005483" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127647v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119830383" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570719851712" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023496v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2018.1552181" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926607v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570716650164" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jeannot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jongmans" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116629076" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344301v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370114538902" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570714552394" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926612v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/205157071102600103" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00909583v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guicherd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/076737011102600102" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00514879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064290v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01926635v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.162.115-126" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02920054v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drago" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Larivet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.028.23.32" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324932v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324955v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Wilhelm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325043v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847835v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Julienne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste.co.uk/book.php?id=1487" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/strategie-clients-augmentee/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>