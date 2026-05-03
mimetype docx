--- v0 (2026-03-03)
+++ v1 (2026-05-03)
@@ -847,295 +847,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04242126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organisation of Listeria monocytogenes and Escherichia coli O157:H7 cultivated in gel matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+                <w:t xml:space="preserve">Genetic, physiological, and cellular heterogeneities of bacterial pathogens in food matrices: Consequences for food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucas Midoux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103965⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), pp.4294-4326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.13020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480607v1</w:t>
+                <w:t xml:space="preserve">hal-03762779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, physiological, and cellular heterogeneities of bacterial pathogens in food matrices: Consequences for food safety</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Jubelin</w:t>
+                <w:t xml:space="preserve">Spatial organisation of Listeria monocytogenes and Escherichia coli O157:H7 cultivated in gel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+                <w:t xml:space="preserve">Marina Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Leneveu-Jenvrin</w:t>
+                <w:t xml:space="preserve">Lucas Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (1), pp.4294-4326. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103, pp.103965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.13020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2021.103965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762779v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm Formation and Synthesis of Antimicrobial Compounds by the Biocontrol Agent Bacillus velezensis QST713 in an Agaricus bisporus Compost Micromodel</w:t>
               </w:r>
@@ -1927,51 +1927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Combeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2039,77 +2039,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de restitution du projet PathoFood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRIA, Nov 2023, Paris, France</w:t>
@@ -2132,398 +2132,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04345448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization and phenotypic heterogeneity of Escherichia coli O157:H7 and Listeria monocytogenes in model gel matrices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+                <w:t xml:space="preserve">Transcriptomic analysis of the adaptation of Listeria monocytogenes at low temperature in presence of exogenous unsaturated fatty acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Quilleré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelos Papadochristopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17eme congrès de la SFM “La microbiologie dans tous ces états »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Foodmicro 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Athens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714885v1</w:t>
+                <w:t xml:space="preserve">hal-03774023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic analysis of the adaptation of Listeria monocytogenes at low temperature in presence of exogenous unsaturated fatty acids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nicolas</w:t>
+                <w:t xml:space="preserve">Genetic, physiological and cellular heterogeneities of bacterial pathogens in food matrices: consequences on food safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Jubelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foodmicro 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Athens, France</w:t>
+              <w:t xml:space="preserve">5. Iseki-food e-conference "Current innovation trends"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, on-line, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774023v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03867169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic, physiological and cellular heterogeneities of bacterial pathogens in food matrices: consequences on food safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Dubois-Brissonnet</w:t>
+                <w:t xml:space="preserve">Spatial organization and phenotypic heterogeneity of Escherichia coli O157:H7 and Listeria monocytogenes in model gel matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Caccia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Leroy</w:t>
+                <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Iseki-food e-conference "Current innovation trends"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, on-line, Romania</w:t>
+              <w:t xml:space="preserve">17eme congrès de la SFM “La microbiologie dans tous ces états »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03867169v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards studying spatial organisation and genetic expression of Escherichia coli O157:H7 in jellified medium mimicking food matrices</w:t>
               </w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Caccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3790,77 +3790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confocal Laser Microscopy Analysis of Listeria monocytogenes Biofilms and Spatially Organized Communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Listeria Monocytogenes. Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2220, pp.123-136, 2021, </w:t>
@@ -4168,169 +4168,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la réponse au stress chez Oenococcus oeni et mise en oeuvre d'outils pour l'exploration fonctionnelle de gènes d'intérêt oenologique</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la réponse au stress de Oenoccus oeni et mise en oeuvre d'outils pour l'exploration fonctionnelle de gènes d'intérêt oenologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2015DIJOS065⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01660508v1</w:t>
+                <w:t xml:space="preserve">tel-02800039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la réponse au stress de Oenoccus oeni et mise en oeuvre d'outils pour l'exploration fonctionnelle de gènes d'intérêt oenologique</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la réponse au stress chez Oenococcus oeni et mise en oeuvre d'outils pour l'exploration fonctionnelle de gènes d'intérêt oenologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Darsonval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bourgogne, 2015. Français. </w:t>
+              <w:t xml:space="preserve">Alimentation et Nutrition. Université de Bourgogne, 2015. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2015DIJOS065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-02800039v1</w:t>
+                <w:t xml:space="preserve">tel-01660508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4406,51 +4406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E80CE247"/>
+    <w:nsid w:val="8E0AF206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4637,51 +4637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-darsonval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1762-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192084399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndoye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quiller&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00816-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Papadochristopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1441784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamchaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00327-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.06.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02495-15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774023v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Saint Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01660508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS065" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800039v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/maud-darsonval" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1762-3303" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192084399" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368621v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Collin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Darsonval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ru&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ndoye" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.117836" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162084v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gardon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Quiller&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Velge" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00816-24" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04692647v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelos Papadochristopoulos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Amoros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nicolas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1441784" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03829305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Touche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamchaoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dubois-Brissonnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2022.104170" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Caccia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gregoire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Combeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-023-00229-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03762779v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Saint-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Jubelin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Leroy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leneveu-Jenvrin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.13020" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480607v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Gr&#233;goire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Midoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103965" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pandin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mayeur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Coq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Aymerich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00327-19" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986589v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Julliat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Msadek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Alexandre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosette Grandvalet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446229v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.06.012" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01446281v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02495-15" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760035v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Collin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Toutie Ndoye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Alvarez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giana Almeida" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lylia Atbi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Baatard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chyria&#239;eff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crouts de Paille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04263863v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04345448v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03867169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03714885v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04850485v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991462v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988633v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alexandre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991468v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05202706v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Dergham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Noirot-Gros" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Omhover-Fougy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04428241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04242396v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03735771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150705v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Alexandre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03150745v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0982-8_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03993592v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Saint Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809497v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02800039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01660508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015DIJOS065" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>