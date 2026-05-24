--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -4406,51 +4406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E0AF206"/>
+    <w:nsid w:val="1FF38F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>